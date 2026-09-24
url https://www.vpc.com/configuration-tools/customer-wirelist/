--- v0 (2026-04-16)
+++ v1 (2026-09-24)
@@ -1,88 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Wirelists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jforbes\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E20D30E9-BAE6-44E8-AF03-F21B0E6130AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="14100"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="33120" windowHeight="18000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cust. Wirelist" sheetId="1" r:id="rId1"/>
     <sheet name="Block Diagram" sheetId="5" r:id="rId2"/>
     <sheet name="Module Layout" sheetId="2" r:id="rId3"/>
     <sheet name="Example WL" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">CustWirelist[#All]</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C381" i="2" l="1"/>
   <c r="C379" i="2"/>
   <c r="C377" i="2"/>
   <c r="C371" i="2"/>
   <c r="E371" i="2"/>
   <c r="G371" i="2"/>
   <c r="I371" i="2"/>
   <c r="O344" i="2" l="1"/>
   <c r="I344" i="2"/>
   <c r="C344" i="2"/>
   <c r="O342" i="2"/>
   <c r="I342" i="2"/>
   <c r="C342" i="2"/>
   <c r="O340" i="2"/>
   <c r="I340" i="2"/>
   <c r="C340" i="2"/>
   <c r="O338" i="2"/>
   <c r="I338" i="2"/>
@@ -375,53 +387,50 @@
   </si>
   <si>
     <t>To Location
 (Conn-Pin)</t>
   </si>
   <si>
     <t>From Location
 (Conn-Pin)</t>
   </si>
   <si>
     <t>Wire Group</t>
   </si>
   <si>
     <t>ex. "P1-A1"</t>
   </si>
   <si>
     <t>ex. "J1-23"</t>
   </si>
   <si>
     <t>Wire Color</t>
   </si>
   <si>
     <t>Other Requirements:</t>
   </si>
   <si>
-    <t>Nylon Protective Sleeving?</t>
-[...1 lines deleted...]
-  <si>
     <t>Yes/No</t>
   </si>
   <si>
     <t>Allow Wire Substitutions?</t>
   </si>
   <si>
     <t>Electrical Testing?</t>
   </si>
   <si>
     <t>ex. "P1"</t>
   </si>
   <si>
     <t>ex. "410123101"</t>
   </si>
   <si>
     <t>ex. "510161101"</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Backshell/Frame</t>
   </si>
   <si>
     <t>EMI Requirements?</t>
@@ -1200,55 +1209,58 @@
   </si>
   <si>
     <t>Add images/shapes to complete the build</t>
   </si>
   <si>
     <t>72"</t>
   </si>
   <si>
     <t>*Note all VPC ITAs are measured from cable clamp exit</t>
   </si>
   <si>
     <t>see "Example Wirelist" for sample block diagram</t>
   </si>
   <si>
     <t>7) When wiring multiple connectors to a single VPC module, wire across module rows before down columns</t>
   </si>
   <si>
     <t>Use the space below to build a simple image</t>
   </si>
   <si>
     <t>of your requested cable assembly</t>
   </si>
   <si>
     <t>Reference Diagram</t>
   </si>
+  <si>
+    <t>Protective Sleeving?</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1665,366 +1677,344 @@
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="129">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="90"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="64">
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C6500"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFEB9C"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor rgb="FF000000"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
@@ -2202,60 +2192,50 @@
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor rgb="FF000000"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...8 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -2436,60 +2416,50 @@
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...8 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
@@ -2603,125 +2573,131 @@
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical style="thin">
           <color auto="1"/>
         </vertical>
         <horizontal style="thin">
           <color auto="1"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="4" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
-    <tableStyle name="Table Style 1" pivot="0" count="3">
+    <tableStyle name="Table Style 1" pivot="0" count="3" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
       <tableStyleElement type="wholeTable" dxfId="63"/>
       <tableStyleElement type="headerRow" dxfId="62"/>
       <tableStyleElement type="secondRowStripe" dxfId="61"/>
     </tableStyle>
-    <tableStyle name="Table Style 2" pivot="0" count="3">
+    <tableStyle name="Table Style 2" pivot="0" count="3" xr9:uid="{00000000-0011-0000-FFFF-FFFF01000000}">
       <tableStyleElement type="wholeTable" dxfId="60"/>
       <tableStyleElement type="headerRow" dxfId="59"/>
       <tableStyleElement type="secondRowStripe" dxfId="58"/>
     </tableStyle>
-    <tableStyle name="Table Style 3" pivot="0" count="3">
+    <tableStyle name="Table Style 3" pivot="0" count="3" xr9:uid="{00000000-0011-0000-FFFF-FFFF02000000}">
       <tableStyleElement type="wholeTable" dxfId="57"/>
       <tableStyleElement type="headerRow" dxfId="56"/>
       <tableStyleElement type="secondRowStripe" dxfId="55"/>
     </tableStyle>
-    <tableStyle name="Table Style 4" pivot="0" count="3">
+    <tableStyle name="Table Style 4" pivot="0" count="3" xr9:uid="{00000000-0011-0000-FFFF-FFFF03000000}">
       <tableStyleElement type="wholeTable" dxfId="54"/>
       <tableStyleElement type="headerRow" dxfId="53"/>
       <tableStyleElement type="secondRowStripe" dxfId="52"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFFF3300"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>180976</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="TextBox 2"/>
+        <xdr:cNvPr id="3" name="TextBox 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13554075" y="3990976"/>
           <a:ext cx="3200400" cy="1343024"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -2753,51 +2729,57 @@
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>210050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>80210</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>190499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="TextBox 3"/>
+        <xdr:cNvPr id="4" name="TextBox 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="14059400" y="5924550"/>
           <a:ext cx="3213435" cy="1123949"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -2818,95 +2800,107 @@
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0"/>
             <a:t>EMI/Testing Requirements:</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100" b="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>61769</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>153555</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>1514764</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>139005</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4"/>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11249314" y="153555"/>
           <a:ext cx="1452995" cy="943723"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>86012</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>34637</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>80819</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>57727</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="TextBox 5"/>
+        <xdr:cNvPr id="6" name="TextBox 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11273557" y="7469910"/>
           <a:ext cx="6725807" cy="2967181"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -2931,563 +2925,647 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>542415</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>180976</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>114301</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>174816</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1"/>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4809615" y="180976"/>
           <a:ext cx="1400686" cy="946340"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>89725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>129351</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>523875</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>159203</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6185725" y="129351"/>
           <a:ext cx="1043750" cy="982352"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>45393</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>171451</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>115899</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5"/>
+        <xdr:cNvPr id="6" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7360593" y="1"/>
           <a:ext cx="1345258" cy="1068398"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19872</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>141235</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6"/>
+        <xdr:cNvPr id="7" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="10800000" flipV="1">
           <a:off x="2458272" y="0"/>
           <a:ext cx="1599378" cy="1093735"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 9"/>
+        <xdr:cNvPr id="10" name="Picture 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8934450" y="571500"/>
           <a:ext cx="1476375" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>495299</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>190498</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>211980</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>76199</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 10"/>
+        <xdr:cNvPr id="11" name="Picture 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10858499" y="571498"/>
           <a:ext cx="1545481" cy="266701"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>446683</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>39094</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>550886</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>9112</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3"/>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7761883" y="1563094"/>
           <a:ext cx="713803" cy="922518"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>104774</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>300314</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>171263</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4"/>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6486525" y="1628774"/>
           <a:ext cx="519389" cy="637989"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>390331</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>95450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>414216</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>90222</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 11"/>
+        <xdr:cNvPr id="12" name="Picture 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5267131" y="1428950"/>
           <a:ext cx="633485" cy="1137772"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>57151</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>102245</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>190501</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>190167</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 12"/>
+        <xdr:cNvPr id="13" name="Picture 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3714751" y="1435745"/>
           <a:ext cx="742950" cy="1230922"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>419101</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>168970</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>190501</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>35808</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 7"/>
+        <xdr:cNvPr id="8" name="Picture 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm flipV="1">
           <a:off x="8953501" y="168970"/>
           <a:ext cx="3429000" cy="247838"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>539751</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>615950</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>116800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="539751" y="19050"/>
           <a:ext cx="717549" cy="466050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>762000</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1295400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>184340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4"/>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm flipH="1">
           <a:off x="1238250" y="9525000"/>
           <a:ext cx="1457325" cy="946340"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>180976</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="TextBox 2"/>
+        <xdr:cNvPr id="3" name="TextBox 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13925550" y="3990976"/>
           <a:ext cx="3114675" cy="1343024"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -3538,51 +3616,57 @@
           <a:r>
             <a:rPr lang="en-US" sz="1100" baseline="0"/>
             <a:t> twisted pair 6" behind each pair of banana plugs</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>210050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>80210</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>190499</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="TextBox 3"/>
+        <xdr:cNvPr id="4" name="TextBox 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13935575" y="5924550"/>
           <a:ext cx="3127710" cy="1123949"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -3608,51 +3692,57 @@
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="0" baseline="0"/>
             <a:t>Point to Point Continuity</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>390528</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>161924</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>323853</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>152399</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="7" name="Snip Same Side Corner Rectangle 6"/>
+        <xdr:cNvPr id="7" name="Snip Same Side Corner Rectangle 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000">
           <a:off x="5424490" y="9501187"/>
           <a:ext cx="561975" cy="552450"/>
         </a:xfrm>
         <a:prstGeom prst="snip2SameRect">
           <a:avLst>
             <a:gd name="adj1" fmla="val 30226"/>
             <a:gd name="adj2" fmla="val 0"/>
           </a:avLst>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -3665,51 +3755,57 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1028700</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="Rounded Rectangle 7"/>
+        <xdr:cNvPr id="8" name="Rounded Rectangle 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7248525" y="10296525"/>
           <a:ext cx="447675" cy="142875"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="3">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="2">
           <a:schemeClr val="dk1"/>
@@ -3722,51 +3818,57 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>447675</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="9" name="Rounded Rectangle 8"/>
+        <xdr:cNvPr id="9" name="Rounded Rectangle 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000009000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7258050" y="10515600"/>
           <a:ext cx="447675" cy="142875"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FF0000"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="3">
           <a:schemeClr val="dk1"/>
@@ -3782,479 +3884,545 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="13" name="Straight Connector 12"/>
+        <xdr:cNvPr id="13" name="Straight Connector 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5410200" y="9896475"/>
           <a:ext cx="438150" cy="476250"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="12700">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>80963</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>1028700</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="15" name="Straight Connector 14"/>
+        <xdr:cNvPr id="15" name="Straight Connector 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:endCxn id="8" idx="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
           <a:off x="5838825" y="10367963"/>
           <a:ext cx="1409700" cy="4762"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="12700">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>109538</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="16" name="Straight Connector 15"/>
+        <xdr:cNvPr id="16" name="Straight Connector 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000010000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:endCxn id="9" idx="1"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5667375" y="10572750"/>
           <a:ext cx="1590675" cy="14288"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="19" name="Straight Connector 18"/>
+        <xdr:cNvPr id="19" name="Straight Connector 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000013000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5410200" y="9906000"/>
           <a:ext cx="266700" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1143001</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>400051</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>181163</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 20"/>
+        <xdr:cNvPr id="21" name="Picture 20">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000015000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm flipV="1">
           <a:off x="2543176" y="9648825"/>
           <a:ext cx="2895600" cy="247838"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1104900</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>828675</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 21"/>
+        <xdr:cNvPr id="22" name="Picture 21">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000016000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2505075" y="9115425"/>
           <a:ext cx="1314450" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1257301</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>354857</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>57151</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Picture 22"/>
+        <xdr:cNvPr id="23" name="Picture 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000017000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4248151" y="9124950"/>
           <a:ext cx="1764556" cy="266701"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>142876</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>514351</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>47626</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 23"/>
+        <xdr:cNvPr id="24" name="Picture 23">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000018000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5181601" y="8924925"/>
           <a:ext cx="2590800" cy="266701"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1095373</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1657349</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>28576</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 24"/>
+        <xdr:cNvPr id="25" name="Picture 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000019000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm flipH="1">
           <a:off x="2495548" y="8905875"/>
           <a:ext cx="2152651" cy="266701"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>327025</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>77258</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1012564</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>173079</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Picture 25"/>
+        <xdr:cNvPr id="26" name="Picture 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="327025" y="10925175"/>
           <a:ext cx="2146039" cy="3747071"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>485775</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="6" name="Rectangle 5"/>
+        <xdr:cNvPr id="6" name="Rectangle 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6705600" y="10287000"/>
           <a:ext cx="142875" cy="381000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
@@ -4272,51 +4440,57 @@
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>514350</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>557213</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="11" name="Straight Arrow Connector 10"/>
+        <xdr:cNvPr id="11" name="Straight Arrow Connector 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:endCxn id="6" idx="2"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
           <a:off x="6734175" y="10668000"/>
           <a:ext cx="42863" cy="219075"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:sysClr val="windowText" lastClr="000000"/>
           </a:solidFill>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
@@ -4324,225 +4498,231 @@
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>10584</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>148167</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>1463579</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>149973</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Picture 26"/>
+        <xdr:cNvPr id="27" name="Picture 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00001B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11197167" y="148167"/>
           <a:ext cx="1452995" cy="943723"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="CustWirelist" displayName="CustWirelist" ref="A1:H101" totalsRowShown="0" headerRowDxfId="50" dataDxfId="49">
-  <autoFilter ref="A1:H101">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="CustWirelist" displayName="CustWirelist" ref="A1:H101" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50">
+  <autoFilter ref="A1:H101" xr:uid="{00000000-0009-0000-0100-000001000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="8">
-    <tableColumn id="1" name="Run #" dataDxfId="48"/>
-[...6 lines deleted...]
-    <tableColumn id="9" name="Notes" dataDxfId="41"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Run #" dataDxfId="49"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="From Location_x000a_(Conn-Pin)" dataDxfId="48"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Wire AWG/Type/Spec" dataDxfId="47"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Signal Description" dataDxfId="46"/>
+    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Wire Color" dataDxfId="45"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Wire Group" dataDxfId="44"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="To Location_x000a_(Conn-Pin)" dataDxfId="43"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Notes" dataDxfId="42"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Connectors" displayName="Connectors" ref="J6:N17" totalsRowShown="0" headerRowDxfId="40" dataDxfId="39">
-  <autoFilter ref="J6:N17">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Connectors" displayName="Connectors" ref="J6:N17" totalsRowShown="0" headerRowDxfId="41" dataDxfId="40">
+  <autoFilter ref="J6:N17" xr:uid="{00000000-0009-0000-0100-000002000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="5">
-    <tableColumn id="1" name="Connector" dataDxfId="38"/>
-[...3 lines deleted...]
-    <tableColumn id="5" name="Breakout (in)" dataDxfId="34"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Connector" dataDxfId="39"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Backshell/Frame" dataDxfId="38"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Ref. Designator" dataDxfId="37"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Length (in)" dataDxfId="36"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Breakout (in)" dataDxfId="35"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Labels" displayName="Labels" ref="J21:K27" totalsRowShown="0" headerRowDxfId="33" dataDxfId="32">
-  <autoFilter ref="J21:K27">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Labels" displayName="Labels" ref="J21:K27" totalsRowShown="0" headerRowDxfId="34" dataDxfId="33">
+  <autoFilter ref="J21:K27" xr:uid="{00000000-0009-0000-0100-000003000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="2">
-    <tableColumn id="1" name="Label" dataDxfId="31"/>
-    <tableColumn id="2" name="Conn. Ref. Designator" dataDxfId="30"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Label" dataDxfId="32"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0200-000002000000}" name="Conn. Ref. Designator" dataDxfId="31"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="Requirements" displayName="Requirements" ref="J31:K36" totalsRowShown="0" headerRowDxfId="29" dataDxfId="28">
-  <autoFilter ref="J31:K36">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{00000000-000C-0000-FFFF-FFFF03000000}" name="Requirements" displayName="Requirements" ref="J31:K36" totalsRowShown="0" headerRowDxfId="30" dataDxfId="29">
+  <autoFilter ref="J31:K36" xr:uid="{00000000-0009-0000-0100-000005000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="2">
-    <tableColumn id="1" name="Other Requirements:" dataDxfId="27"/>
-    <tableColumn id="2" name="Yes/No" dataDxfId="26"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0300-000001000000}" name="Other Requirements:" dataDxfId="28"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0300-000002000000}" name="Yes/No" dataDxfId="27"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="CustWirelist5" displayName="CustWirelist5" ref="A1:H44" totalsRowShown="0" headerRowDxfId="24" dataDxfId="23">
-  <autoFilter ref="A1:H44">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF04000000}" name="CustWirelist5" displayName="CustWirelist5" ref="A1:H44" totalsRowShown="0" headerRowDxfId="26" dataDxfId="25">
+  <autoFilter ref="A1:H44" xr:uid="{00000000-0009-0000-0100-000004000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="8">
-    <tableColumn id="1" name="Run #" dataDxfId="22"/>
-[...6 lines deleted...]
-    <tableColumn id="9" name="Notes" dataDxfId="15"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0400-000001000000}" name="Run #" dataDxfId="24"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0400-000002000000}" name="From Location_x000a_(Conn-Pin)" dataDxfId="23"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0400-000004000000}" name="Wire AWG/Type/Spec" dataDxfId="22"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0400-000005000000}" name="Signal Description" dataDxfId="21"/>
+    <tableColumn id="11" xr3:uid="{00000000-0010-0000-0400-00000B000000}" name="Wire Color" dataDxfId="20"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0400-000008000000}" name="Wire Group" dataDxfId="19"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0400-000006000000}" name="To Location_x000a_(Conn-Pin)" dataDxfId="18"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0400-000009000000}" name="Notes" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="6" name="Connectors7" displayName="Connectors7" ref="J6:N17" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
-  <autoFilter ref="J6:N17">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{00000000-000C-0000-FFFF-FFFF05000000}" name="Connectors7" displayName="Connectors7" ref="J6:N17" totalsRowShown="0" headerRowDxfId="16" dataDxfId="15">
+  <autoFilter ref="J6:N17" xr:uid="{00000000-0009-0000-0100-000006000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="5">
-    <tableColumn id="1" name="Connector" dataDxfId="12"/>
-[...3 lines deleted...]
-    <tableColumn id="5" name="Breakout (in)" dataDxfId="8"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0500-000001000000}" name="Connector" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0500-000004000000}" name="Backshell/Frame" dataDxfId="13"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0500-000002000000}" name="Ref. Designator" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0500-000003000000}" name="Length (in)" dataDxfId="11"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0500-000005000000}" name="Breakout (in)" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="7" name="Labels8" displayName="Labels8" ref="J21:K27" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
-  <autoFilter ref="J21:K27">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Labels8" displayName="Labels8" ref="J21:K27" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="J21:K27" xr:uid="{00000000-0009-0000-0100-000007000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="2">
-    <tableColumn id="1" name="Label" dataDxfId="5"/>
-    <tableColumn id="2" name="Conn. Ref. Designator" dataDxfId="4"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0600-000001000000}" name="Label" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0600-000002000000}" name="Conn. Ref. Designator" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="8" name="Requirements9" displayName="Requirements9" ref="J31:K36" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
-  <autoFilter ref="J31:K36">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{00000000-000C-0000-FFFF-FFFF07000000}" name="Requirements9" displayName="Requirements9" ref="J31:K36" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="J31:K36" xr:uid="{00000000-0009-0000-0100-000008000000}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="2">
-    <tableColumn id="1" name="Other Requirements:" dataDxfId="1"/>
-    <tableColumn id="2" name="Yes/No" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0700-000001000000}" name="Other Requirements:" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0700-000002000000}" name="Yes/No" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4782,10052 +4962,9513 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="4"/>
   </sheetPr>
-  <dimension ref="A1:W101"/>
+  <dimension ref="A1:V101"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="J54" sqref="J54"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="7.1796875" style="2" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="7.15234375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.84375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="23.84375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="30.69140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.23046875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="8.4609375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="15.53515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="42.15234375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="4.921875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="25.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="22.07421875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.69140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.84375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="20.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.15234375" style="1"/>
+    <col min="16" max="16" width="25.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="20.4609375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="29" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:22" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="F1" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="G1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="70"/>
-[...13 lines deleted...]
-    <row r="2" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J1" s="58"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
+      <c r="U1" s="59"/>
+      <c r="V1" s="60"/>
+    </row>
+    <row r="2" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="3">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="3"/>
-      <c r="J2" s="73"/>
-[...13 lines deleted...]
-    <row r="3" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J2" s="33"/>
+      <c r="V2" s="61"/>
+    </row>
+    <row r="3" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
-      <c r="J3" s="73"/>
-[...13 lines deleted...]
-    <row r="4" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J3" s="33"/>
+      <c r="V3" s="61"/>
+    </row>
+    <row r="4" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="3">
         <v>3</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
-      <c r="J4" s="73"/>
-[...13 lines deleted...]
-    <row r="5" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J4" s="33"/>
+      <c r="V4" s="61"/>
+    </row>
+    <row r="5" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A5" s="3">
         <v>4</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
-      <c r="J5" s="73"/>
-[...13 lines deleted...]
-    <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J5" s="33"/>
+      <c r="V5" s="61"/>
+    </row>
+    <row r="6" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3">
         <v>5</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
-      <c r="J6" s="76" t="s">
+      <c r="J6" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="K6" s="77" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="77" t="s">
+      <c r="K6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="L6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="M6" s="77" t="s">
+      <c r="M6" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="N6" s="77" t="s">
+      <c r="N6" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="74"/>
-[...10 lines deleted...]
-    <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P6" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q6" s="71"/>
+      <c r="V6" s="61"/>
+    </row>
+    <row r="7" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="3">
         <v>6</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
-      <c r="J7" s="76" t="s">
+      <c r="J7" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="M7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="K7" s="77" t="s">
-[...12 lines deleted...]
-      <c r="P7" s="26" t="s">
+      <c r="N7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="P7" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="Q7" s="27" t="s">
-[...8 lines deleted...]
-    <row r="8" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q7" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="V7" s="61"/>
+    </row>
+    <row r="8" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
-      <c r="J8" s="76"/>
-[...17 lines deleted...]
-    <row r="9" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J8" s="62"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+      <c r="M8" s="3"/>
+      <c r="N8" s="3"/>
+      <c r="P8" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q8" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="V8" s="61"/>
+    </row>
+    <row r="9" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="3">
         <v>8</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
-      <c r="J9" s="76"/>
-[...17 lines deleted...]
-    <row r="10" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J9" s="62"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+      <c r="M9" s="3"/>
+      <c r="N9" s="3"/>
+      <c r="P9" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q9" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="V9" s="61"/>
+    </row>
+    <row r="10" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
-      <c r="J10" s="76"/>
-[...17 lines deleted...]
-    <row r="11" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J10" s="62"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="P10" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q10" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="V10" s="61"/>
+    </row>
+    <row r="11" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="3">
         <v>10</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
-      <c r="J11" s="76"/>
-[...17 lines deleted...]
-    <row r="12" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J11" s="62"/>
+      <c r="K11" s="3"/>
+      <c r="L11" s="3"/>
+      <c r="M11" s="3"/>
+      <c r="N11" s="3"/>
+      <c r="P11" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q11" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="V11" s="61"/>
+    </row>
+    <row r="12" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3">
         <v>11</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
-      <c r="J12" s="76"/>
-[...17 lines deleted...]
-    <row r="13" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J12" s="62"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="P12" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="V12" s="61"/>
+    </row>
+    <row r="13" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
-      <c r="J13" s="76"/>
-[...5 lines deleted...]
-      <c r="P13" s="26" t="s">
+      <c r="J13" s="62"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="P13" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q13" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="Q13" s="27" t="s">
-[...8 lines deleted...]
-    <row r="14" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V13" s="61"/>
+    </row>
+    <row r="14" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3">
         <v>13</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
-      <c r="J14" s="76"/>
-[...17 lines deleted...]
-    <row r="15" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J14" s="62"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+      <c r="N14" s="3"/>
+      <c r="P14" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q14" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="V14" s="61"/>
+    </row>
+    <row r="15" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="3">
         <v>14</v>
       </c>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
-      <c r="J15" s="76"/>
-[...17 lines deleted...]
-    <row r="16" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J15" s="62"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+      <c r="N15" s="3"/>
+      <c r="P15" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q15" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="V15" s="61"/>
+    </row>
+    <row r="16" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3">
         <v>15</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
-      <c r="J16" s="76"/>
-[...5 lines deleted...]
-      <c r="P16" s="33" t="s">
+      <c r="J16" s="62"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="3"/>
+      <c r="P16" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q16" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="Q16" s="36" t="s">
-[...8 lines deleted...]
-    <row r="17" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="V16" s="61"/>
+    </row>
+    <row r="17" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A17" s="3">
         <v>16</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
-      <c r="J17" s="76"/>
-[...5 lines deleted...]
-      <c r="P17" s="38" t="s">
+      <c r="J17" s="62"/>
+      <c r="K17" s="3"/>
+      <c r="L17" s="3"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="3"/>
+      <c r="P17" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q17" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="Q17" s="39" t="s">
-[...8 lines deleted...]
-    <row r="18" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="V17" s="61"/>
+    </row>
+    <row r="18" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3">
         <v>17</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
-      <c r="J18" s="73"/>
-[...13 lines deleted...]
-    <row r="19" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J18" s="33"/>
+      <c r="V18" s="61"/>
+    </row>
+    <row r="19" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="3">
         <v>18</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
-      <c r="J19" s="73"/>
-[...13 lines deleted...]
-    <row r="20" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J19" s="33"/>
+      <c r="V19" s="61"/>
+    </row>
+    <row r="20" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3">
         <v>19</v>
       </c>
       <c r="B20" s="3"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
-      <c r="J20" s="73"/>
-[...13 lines deleted...]
-    <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J20" s="33"/>
+      <c r="V20" s="61"/>
+    </row>
+    <row r="21" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
-      <c r="J21" s="76" t="s">
+      <c r="J21" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="K21" s="77" t="s">
+      <c r="K21" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="L21" s="74"/>
-[...13 lines deleted...]
-    <row r="22" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q21" s="72" t="s">
+        <v>282</v>
+      </c>
+      <c r="R21" s="72"/>
+      <c r="V21" s="61"/>
+    </row>
+    <row r="22" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3">
         <v>21</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
-      <c r="J22" s="78"/>
-[...13 lines deleted...]
-    <row r="23" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J22" s="63"/>
+      <c r="K22" s="5"/>
+      <c r="V22" s="61"/>
+    </row>
+    <row r="23" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="3">
         <v>22</v>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
-      <c r="J23" s="78"/>
-[...13 lines deleted...]
-    <row r="24" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J23" s="63"/>
+      <c r="K23" s="5"/>
+      <c r="V23" s="61"/>
+    </row>
+    <row r="24" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3">
         <v>23</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
-      <c r="J24" s="78"/>
-[...13 lines deleted...]
-    <row r="25" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J24" s="63"/>
+      <c r="K24" s="5"/>
+      <c r="V24" s="61"/>
+    </row>
+    <row r="25" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="3">
         <v>24</v>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
-      <c r="J25" s="78"/>
-[...13 lines deleted...]
-    <row r="26" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J25" s="63"/>
+      <c r="K25" s="5"/>
+      <c r="V25" s="61"/>
+    </row>
+    <row r="26" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3">
         <v>25</v>
       </c>
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
-      <c r="J26" s="78"/>
-[...13 lines deleted...]
-    <row r="27" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J26" s="63"/>
+      <c r="K26" s="5"/>
+      <c r="V26" s="61"/>
+    </row>
+    <row r="27" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="3">
         <v>26</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
-      <c r="J27" s="80"/>
-[...13 lines deleted...]
-    <row r="28" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J27" s="64"/>
+      <c r="K27" s="6"/>
+      <c r="V27" s="61"/>
+    </row>
+    <row r="28" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3">
         <v>27</v>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
-      <c r="J28" s="73"/>
-[...13 lines deleted...]
-    <row r="29" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J28" s="33"/>
+      <c r="V28" s="61"/>
+    </row>
+    <row r="29" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3">
         <v>28</v>
       </c>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
-      <c r="J29" s="73"/>
-[...13 lines deleted...]
-    <row r="30" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J29" s="33"/>
+      <c r="V29" s="61"/>
+    </row>
+    <row r="30" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="3">
         <v>29</v>
       </c>
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
-      <c r="J30" s="73"/>
-[...13 lines deleted...]
-    <row r="31" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J30" s="33"/>
+      <c r="V30" s="61"/>
+    </row>
+    <row r="31" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="3">
         <v>30</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
-      <c r="J31" s="82" t="s">
+      <c r="J31" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="K31" s="83" t="s">
-[...14 lines deleted...]
-    <row r="32" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K31" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="V31" s="61"/>
+    </row>
+    <row r="32" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3">
         <v>31</v>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
-      <c r="J32" s="84" t="s">
-[...15 lines deleted...]
-    <row r="33" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J32" s="66" t="s">
+        <v>283</v>
+      </c>
+      <c r="K32" s="4"/>
+      <c r="V32" s="61"/>
+    </row>
+    <row r="33" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="3">
         <v>32</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
-      <c r="J33" s="84" t="s">
-[...15 lines deleted...]
-    <row r="34" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J33" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="K33" s="4"/>
+      <c r="V33" s="61"/>
+    </row>
+    <row r="34" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="3">
         <v>33</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
-      <c r="J34" s="84" t="s">
-[...15 lines deleted...]
-    <row r="35" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J34" s="66" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="4"/>
+      <c r="V34" s="61"/>
+    </row>
+    <row r="35" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="3">
         <v>34</v>
       </c>
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
-      <c r="J35" s="84" t="s">
-[...15 lines deleted...]
-    <row r="36" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J35" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="4"/>
+      <c r="V35" s="61"/>
+    </row>
+    <row r="36" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="3">
         <v>35</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
-      <c r="J36" s="84" t="s">
-[...15 lines deleted...]
-    <row r="37" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J36" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="K36" s="4"/>
+      <c r="V36" s="61"/>
+    </row>
+    <row r="37" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="3">
         <v>36</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
-      <c r="J37" s="73"/>
-[...13 lines deleted...]
-    <row r="38" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J37" s="33"/>
+      <c r="V37" s="61"/>
+    </row>
+    <row r="38" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="3">
         <v>37</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
-      <c r="J38" s="73"/>
-[...13 lines deleted...]
-    <row r="39" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J38" s="33"/>
+      <c r="V38" s="61"/>
+    </row>
+    <row r="39" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="3">
         <v>38</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
-      <c r="J39" s="42"/>
-[...13 lines deleted...]
-    <row r="40" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J39" s="33"/>
+      <c r="V39" s="61"/>
+    </row>
+    <row r="40" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="3">
         <v>39</v>
       </c>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
-      <c r="J40" s="73"/>
-[...13 lines deleted...]
-    <row r="41" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J40" s="33"/>
+      <c r="V40" s="61"/>
+    </row>
+    <row r="41" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="3">
         <v>40</v>
       </c>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
-      <c r="J41" s="73"/>
-[...13 lines deleted...]
-    <row r="42" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J41" s="33"/>
+      <c r="V41" s="61"/>
+    </row>
+    <row r="42" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="3">
         <v>41</v>
       </c>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
-      <c r="J42" s="73"/>
-[...13 lines deleted...]
-    <row r="43" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J42" s="33"/>
+      <c r="V42" s="61"/>
+    </row>
+    <row r="43" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="3">
         <v>42</v>
       </c>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
-      <c r="J43" s="73"/>
-[...13 lines deleted...]
-    <row r="44" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J43" s="33"/>
+      <c r="V43" s="61"/>
+    </row>
+    <row r="44" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="3">
         <v>43</v>
       </c>
       <c r="B44" s="3"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
-      <c r="J44" s="73"/>
-[...13 lines deleted...]
-    <row r="45" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J44" s="33"/>
+      <c r="V44" s="61"/>
+    </row>
+    <row r="45" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="3">
         <v>44</v>
       </c>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
-      <c r="J45" s="73"/>
-[...13 lines deleted...]
-    <row r="46" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J45" s="33"/>
+      <c r="V45" s="61"/>
+    </row>
+    <row r="46" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="3">
         <v>45</v>
       </c>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
-      <c r="J46" s="73"/>
-[...13 lines deleted...]
-    <row r="47" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J46" s="33"/>
+      <c r="V46" s="61"/>
+    </row>
+    <row r="47" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="3">
         <v>46</v>
       </c>
       <c r="B47" s="3"/>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
-      <c r="J47" s="73"/>
-[...13 lines deleted...]
-    <row r="48" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J47" s="33"/>
+      <c r="V47" s="61"/>
+    </row>
+    <row r="48" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="3">
         <v>47</v>
       </c>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
-      <c r="J48" s="73"/>
-[...13 lines deleted...]
-    <row r="49" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J48" s="33"/>
+      <c r="V48" s="61"/>
+    </row>
+    <row r="49" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="3">
         <v>48</v>
       </c>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
-      <c r="J49" s="73"/>
-[...13 lines deleted...]
-    <row r="50" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J49" s="33"/>
+      <c r="V49" s="61"/>
+    </row>
+    <row r="50" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="3">
         <v>49</v>
       </c>
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
-      <c r="J50" s="73"/>
-[...13 lines deleted...]
-    <row r="51" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J50" s="33"/>
+      <c r="V50" s="61"/>
+    </row>
+    <row r="51" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="3">
         <v>50</v>
       </c>
       <c r="B51" s="3"/>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
-      <c r="J51" s="73"/>
-[...13 lines deleted...]
-    <row r="52" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J51" s="33"/>
+      <c r="V51" s="61"/>
+    </row>
+    <row r="52" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="3">
         <v>51</v>
       </c>
       <c r="B52" s="3"/>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
-      <c r="J52" s="73"/>
-[...13 lines deleted...]
-    <row r="53" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J52" s="33"/>
+      <c r="V52" s="61"/>
+    </row>
+    <row r="53" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="3">
         <v>52</v>
       </c>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
-      <c r="J53" s="85"/>
-[...13 lines deleted...]
-    <row r="54" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J53" s="67"/>
+      <c r="K53" s="57"/>
+      <c r="L53" s="57"/>
+      <c r="M53" s="57"/>
+      <c r="N53" s="57"/>
+      <c r="O53" s="57"/>
+      <c r="P53" s="57"/>
+      <c r="Q53" s="57"/>
+      <c r="R53" s="57"/>
+      <c r="S53" s="57"/>
+      <c r="T53" s="57"/>
+      <c r="U53" s="57"/>
+      <c r="V53" s="68"/>
+    </row>
+    <row r="54" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="3">
         <v>53</v>
       </c>
       <c r="B54" s="3"/>
       <c r="C54" s="3"/>
       <c r="D54" s="3"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
-      <c r="L54" s="9"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    </row>
+    <row r="55" spans="1:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A55" s="3">
         <v>54</v>
       </c>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
     </row>
-    <row r="56" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="3">
         <v>55</v>
       </c>
       <c r="B56" s="3"/>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
-      <c r="J56" s="63" t="s">
-[...7 lines deleted...]
-    <row r="57" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J56" s="52" t="s">
+        <v>133</v>
+      </c>
+      <c r="P56" s="70" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q56" s="71"/>
+    </row>
+    <row r="57" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="3">
         <v>56</v>
       </c>
       <c r="B57" s="3"/>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
-      <c r="J57" s="89" t="s">
-[...13 lines deleted...]
-    <row r="58" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J57" s="73" t="s">
+        <v>134</v>
+      </c>
+      <c r="K57" s="73"/>
+      <c r="L57" s="73"/>
+      <c r="M57" s="73"/>
+      <c r="N57" s="73"/>
+      <c r="P57" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q57" s="19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="58" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="3">
         <v>57</v>
       </c>
       <c r="B58" s="3"/>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
-      <c r="J58" s="89" t="s">
-[...6 lines deleted...]
-      <c r="P58" s="35" t="s">
+      <c r="J58" s="73" t="s">
+        <v>140</v>
+      </c>
+      <c r="K58" s="73"/>
+      <c r="L58" s="73"/>
+      <c r="M58" s="73"/>
+      <c r="N58" s="73"/>
+      <c r="P58" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q58" s="21" t="s">
         <v>82</v>
       </c>
-      <c r="Q58" s="29" t="s">
-[...5 lines deleted...]
-    <row r="59" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="59" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A59" s="3">
         <v>58</v>
       </c>
       <c r="B59" s="3"/>
       <c r="C59" s="3"/>
       <c r="D59" s="3"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
-      <c r="J59" s="89" t="s">
-[...15 lines deleted...]
-    <row r="60" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J59" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="K59" s="73"/>
+      <c r="L59" s="73"/>
+      <c r="M59" s="73"/>
+      <c r="N59" s="73"/>
+      <c r="P59" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q59" s="20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="60" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A60" s="3">
         <v>59</v>
       </c>
       <c r="B60" s="3"/>
       <c r="C60" s="3"/>
       <c r="D60" s="3"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
-      <c r="J60" s="89" t="s">
-[...19 lines deleted...]
-    <row r="61" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J60" s="73" t="s">
+        <v>137</v>
+      </c>
+      <c r="K60" s="73"/>
+      <c r="L60" s="73"/>
+      <c r="M60" s="73"/>
+      <c r="N60" s="73"/>
+      <c r="P60" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q60" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="R60" s="69"/>
+    </row>
+    <row r="61" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A61" s="3">
         <v>60</v>
       </c>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
-      <c r="J61" s="89" t="s">
-[...15 lines deleted...]
-    <row r="62" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J61" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="K61" s="73"/>
+      <c r="L61" s="73"/>
+      <c r="M61" s="73"/>
+      <c r="N61" s="73"/>
+      <c r="P61" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q61" s="20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="62" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A62" s="3">
         <v>61</v>
       </c>
       <c r="B62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
-      <c r="J62" s="89" t="s">
-[...15 lines deleted...]
-    <row r="63" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J62" s="73" t="s">
+        <v>139</v>
+      </c>
+      <c r="K62" s="73"/>
+      <c r="L62" s="73"/>
+      <c r="M62" s="73"/>
+      <c r="N62" s="73"/>
+      <c r="P62" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q62" s="21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="63" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A63" s="3">
         <v>62</v>
       </c>
       <c r="B63" s="3"/>
       <c r="C63" s="3"/>
       <c r="D63" s="3"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
-      <c r="J63" s="89" t="s">
-[...9 lines deleted...]
-      <c r="Q63" s="28">
+      <c r="J63" s="73" t="s">
+        <v>279</v>
+      </c>
+      <c r="K63" s="73"/>
+      <c r="L63" s="73"/>
+      <c r="M63" s="73"/>
+      <c r="N63" s="73"/>
+      <c r="P63" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q63" s="20">
         <v>2</v>
       </c>
-      <c r="V63" s="9"/>
-[...2 lines deleted...]
-    <row r="64" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="64" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A64" s="3">
         <v>63</v>
       </c>
       <c r="B64" s="3"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
-      <c r="J64" s="64" t="s">
-[...9 lines deleted...]
-    <row r="65" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J64" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="P64" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q64" s="19" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A65" s="3">
         <v>64</v>
       </c>
       <c r="B65" s="3"/>
       <c r="C65" s="3"/>
       <c r="D65" s="3"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
-      <c r="P65" s="32" t="s">
-[...6 lines deleted...]
-    <row r="66" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P65" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q65" s="20" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A66" s="3">
         <v>65</v>
       </c>
       <c r="B66" s="3"/>
       <c r="C66" s="3"/>
       <c r="D66" s="3"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
-      <c r="P66" s="33" t="s">
-[...6 lines deleted...]
-    <row r="67" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P66" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q66" s="21" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A67" s="3">
         <v>66</v>
       </c>
       <c r="B67" s="3"/>
       <c r="C67" s="3"/>
       <c r="D67" s="3"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
-      <c r="P67" s="32" t="s">
-[...6 lines deleted...]
-    <row r="68" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P67" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q67" s="20" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A68" s="3">
         <v>67</v>
       </c>
       <c r="B68" s="3"/>
       <c r="C68" s="3"/>
       <c r="D68" s="3"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
-      <c r="P68" s="33" t="s">
-[...6 lines deleted...]
-    <row r="69" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P68" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q68" s="21" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69" s="3">
         <v>68</v>
       </c>
       <c r="B69" s="3"/>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
-      <c r="P69" s="32" t="s">
+      <c r="P69" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q69" s="20" t="s">
         <v>102</v>
       </c>
-      <c r="Q69" s="28" t="s">
-[...3 lines deleted...]
-    <row r="70" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="70" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A70" s="3">
         <v>69</v>
       </c>
       <c r="B70" s="3"/>
       <c r="C70" s="3"/>
       <c r="D70" s="3"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
-      <c r="P70" s="26" t="s">
-[...6 lines deleted...]
-    <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P70" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q70" s="19" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A71" s="3">
         <v>70</v>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
-      <c r="P71" s="33" t="s">
-[...6 lines deleted...]
-    <row r="72" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P71" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="Q71" s="21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A72" s="3">
         <v>71</v>
       </c>
       <c r="B72" s="3"/>
       <c r="C72" s="3"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
-      <c r="P72" s="32" t="s">
-[...6 lines deleted...]
-    <row r="73" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P72" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q72" s="20" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A73" s="3">
         <v>72</v>
       </c>
       <c r="B73" s="3"/>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
-      <c r="P73" s="33" t="s">
-[...6 lines deleted...]
-    <row r="74" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P73" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q73" s="21" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A74" s="3">
         <v>73</v>
       </c>
       <c r="B74" s="3"/>
       <c r="C74" s="3"/>
       <c r="D74" s="3"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
-      <c r="P74" s="32" t="s">
-[...6 lines deleted...]
-    <row r="75" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="P74" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q74" s="20" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A75" s="3">
         <v>74</v>
       </c>
       <c r="B75" s="3"/>
       <c r="C75" s="3"/>
       <c r="D75" s="3"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
-      <c r="P75" s="34" t="s">
-[...6 lines deleted...]
-    <row r="76" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="P75" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q75" s="22" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A76" s="3">
         <v>75</v>
       </c>
       <c r="B76" s="3"/>
       <c r="C76" s="3"/>
       <c r="D76" s="3"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="H76" s="3"/>
     </row>
-    <row r="77" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A77" s="3">
         <v>76</v>
       </c>
       <c r="B77" s="3"/>
       <c r="C77" s="3"/>
       <c r="D77" s="3"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
     </row>
-    <row r="78" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A78" s="3">
         <v>77</v>
       </c>
       <c r="B78" s="3"/>
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
     </row>
-    <row r="79" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A79" s="3">
         <v>78</v>
       </c>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
     </row>
-    <row r="80" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A80" s="3">
         <v>79</v>
       </c>
       <c r="B80" s="3"/>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
     </row>
-    <row r="81" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A81" s="3">
         <v>80</v>
       </c>
       <c r="B81" s="3"/>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
     </row>
-    <row r="82" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A82" s="3">
         <v>81</v>
       </c>
       <c r="B82" s="3"/>
       <c r="C82" s="3"/>
       <c r="D82" s="3"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
     </row>
-    <row r="83" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A83" s="3">
         <v>82</v>
       </c>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
     </row>
-    <row r="84" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A84" s="3">
         <v>83</v>
       </c>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
     </row>
-    <row r="85" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A85" s="3">
         <v>84</v>
       </c>
       <c r="B85" s="3"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
     </row>
-    <row r="86" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A86" s="3">
         <v>85</v>
       </c>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
     </row>
-    <row r="87" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A87" s="3">
         <v>86</v>
       </c>
       <c r="B87" s="3"/>
       <c r="C87" s="3"/>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
     </row>
-    <row r="88" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A88" s="3">
         <v>87</v>
       </c>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
     </row>
-    <row r="89" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A89" s="3">
         <v>88</v>
       </c>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
     </row>
-    <row r="90" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A90" s="3">
         <v>89</v>
       </c>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
     </row>
-    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A91" s="3">
         <v>90</v>
       </c>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
     </row>
-    <row r="92" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A92" s="3">
         <v>91</v>
       </c>
       <c r="B92" s="3"/>
       <c r="C92" s="3"/>
       <c r="D92" s="3"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
     </row>
-    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A93" s="3">
         <v>92</v>
       </c>
       <c r="B93" s="3"/>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
     </row>
-    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A94" s="3">
         <v>93</v>
       </c>
       <c r="B94" s="3"/>
       <c r="C94" s="3"/>
       <c r="D94" s="3"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
     </row>
-    <row r="95" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A95" s="3">
         <v>94</v>
       </c>
       <c r="B95" s="3"/>
       <c r="C95" s="3"/>
       <c r="D95" s="3"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
     </row>
-    <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A96" s="3">
         <v>95</v>
       </c>
       <c r="B96" s="3"/>
       <c r="C96" s="3"/>
       <c r="D96" s="3"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
     </row>
-    <row r="97" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A97" s="3">
         <v>96</v>
       </c>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
     </row>
-    <row r="98" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A98" s="3">
         <v>97</v>
       </c>
       <c r="B98" s="3"/>
       <c r="C98" s="3"/>
       <c r="D98" s="3"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
     </row>
-    <row r="99" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A99" s="3">
         <v>98</v>
       </c>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
     </row>
-    <row r="100" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A100" s="3">
         <v>99</v>
       </c>
       <c r="B100" s="3"/>
       <c r="C100" s="3"/>
       <c r="D100" s="3"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
     </row>
-    <row r="101" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A101" s="3">
         <v>100</v>
       </c>
       <c r="B101" s="3"/>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="J63:N63"/>
+    <mergeCell ref="P56:Q56"/>
+    <mergeCell ref="J57:N57"/>
+    <mergeCell ref="J58:N58"/>
+    <mergeCell ref="J59:N59"/>
     <mergeCell ref="P6:Q6"/>
     <mergeCell ref="Q21:R21"/>
     <mergeCell ref="J60:N60"/>
     <mergeCell ref="J61:N61"/>
     <mergeCell ref="J62:N62"/>
-    <mergeCell ref="J63:N63"/>
-[...3 lines deleted...]
-    <mergeCell ref="J59:N59"/>
   </mergeCells>
   <conditionalFormatting sqref="G1:G1048576 B1:B1048576">
-    <cfRule type="duplicateValues" dxfId="51" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K32:K36">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K32:K36" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="J64" location="'Example WL'!A1" display="Example Completed WL Template"/>
+    <hyperlink ref="J64" location="'Example WL'!A1" display="Example Completed WL Template" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="51" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <tableParts count="4">
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A2:Q16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.4">
       <c r="A2" s="1" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A3" s="1" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A7" s="24" t="s">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A6" s="17" t="s">
         <v>270</v>
       </c>
-      <c r="G7" s="66" t="s">
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A7" s="17" t="s">
+        <v>269</v>
+      </c>
+      <c r="G7" s="55" t="s">
+        <v>266</v>
+      </c>
+      <c r="I7" s="74" t="s">
         <v>267</v>
       </c>
-      <c r="I7" s="93" t="s">
+      <c r="J7" s="74"/>
+      <c r="K7" s="74" t="s">
         <v>268</v>
       </c>
-      <c r="J7" s="93"/>
-[...3 lines deleted...]
-      <c r="L7" s="93"/>
+      <c r="L7" s="74"/>
       <c r="N7" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="Q7" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="Q7" s="1" t="s">
-[...9 lines deleted...]
-      <c r="A11" s="68" t="s">
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A8" s="17" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A11" s="56" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.4">
+      <c r="A12" s="56" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-    <row r="16" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
+    <row r="15" spans="1:17" s="54" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="16" spans="1:17" ht="15" thickTop="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:AG387"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" outlineLevelRow="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" outlineLevelRow="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="2" width="9.1796875" style="1"/>
-[...1 lines deleted...]
-    <col min="25" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="2" width="9.15234375" style="1"/>
+    <col min="3" max="24" width="7.69140625" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="D1" s="21" t="s">
+    <row r="1" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="D1" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="E1" s="21"/>
-[...4 lines deleted...]
-      <c r="H1" s="21" t="s">
+      <c r="I1" s="16"/>
+      <c r="J1" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="I1" s="21"/>
-      <c r="J1" s="21" t="s">
+      <c r="K1" s="16"/>
+      <c r="L1" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="K1" s="21"/>
-      <c r="L1" s="21" t="s">
+      <c r="M1" s="16"/>
+      <c r="N1" s="16" t="s">
         <v>51</v>
       </c>
-      <c r="M1" s="21"/>
-[...3 lines deleted...]
-      <c r="Q1" s="62" t="s">
+      <c r="Q1" s="51" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="D2" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="13">
+        <v>9025</v>
+      </c>
+      <c r="H2" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J2" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L2" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="N2" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q2" s="44" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="D2" s="16" t="s">
+      <c r="R2" s="45" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="103" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="F3" s="13">
+        <v>9050</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="L3" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="N3" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q3" s="44" t="s">
+        <v>123</v>
+      </c>
+      <c r="R3" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="AD3" s="46">
+        <v>9025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="103"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="103"/>
+      <c r="D4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q4" s="44" t="s">
+        <v>125</v>
+      </c>
+      <c r="R4" s="45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="15"/>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q5" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="R5" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="AD5" s="47" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="15"/>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q6" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="R6" s="45" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE6" s="48"/>
+      <c r="AF6" s="48"/>
+    </row>
+    <row r="7" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q7" s="44" t="s">
+        <v>262</v>
+      </c>
+      <c r="R7" s="45" t="s">
+        <v>131</v>
+      </c>
+      <c r="AC7" s="48"/>
+      <c r="AD7" s="48"/>
+    </row>
+    <row r="8" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="J8" s="13" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="10" spans="1:32" s="2" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.4">
+      <c r="B12" s="8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="96" t="s">
         <v>27</v>
       </c>
-      <c r="F2" s="16">
+      <c r="D13" s="97"/>
+    </row>
+    <row r="14" spans="1:32" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C14" s="9"/>
+      <c r="D14" s="10"/>
+    </row>
+    <row r="15" spans="1:32" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="98"/>
+      <c r="D15" s="99"/>
+    </row>
+    <row r="16" spans="1:32" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C16" s="98"/>
+      <c r="D16" s="99"/>
+    </row>
+    <row r="17" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="104" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="105"/>
+      <c r="C17" s="98"/>
+      <c r="D17" s="99"/>
+    </row>
+    <row r="18" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="104"/>
+      <c r="B18" s="105"/>
+      <c r="C18" s="98"/>
+      <c r="D18" s="99"/>
+    </row>
+    <row r="19" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C19" s="98"/>
+      <c r="D19" s="99"/>
+    </row>
+    <row r="20" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C20" s="98"/>
+      <c r="D20" s="99"/>
+    </row>
+    <row r="21" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C21" s="9"/>
+      <c r="D21" s="10"/>
+    </row>
+    <row r="22" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C22" s="98"/>
+      <c r="D22" s="99"/>
+    </row>
+    <row r="23" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C23" s="98"/>
+      <c r="D23" s="99"/>
+    </row>
+    <row r="24" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="105"/>
+      <c r="C24" s="98"/>
+      <c r="D24" s="99"/>
+    </row>
+    <row r="25" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="104"/>
+      <c r="B25" s="105"/>
+      <c r="C25" s="98"/>
+      <c r="D25" s="99"/>
+    </row>
+    <row r="26" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C26" s="98"/>
+      <c r="D26" s="99"/>
+    </row>
+    <row r="27" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C27" s="98"/>
+      <c r="D27" s="99"/>
+    </row>
+    <row r="28" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C28" s="9"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" spans="1:4" ht="15" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C29" s="100" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="101"/>
+    </row>
+    <row r="30" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4"/>
+    <row r="31" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C31" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="76"/>
+    </row>
+    <row r="32" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+    </row>
+    <row r="33" spans="1:4" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="34" spans="1:4" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="B36" s="8" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="96" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="97"/>
+    </row>
+    <row r="38" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C38" s="9"/>
+      <c r="D38" s="10"/>
+    </row>
+    <row r="39" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C39" s="98"/>
+      <c r="D39" s="99"/>
+    </row>
+    <row r="40" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C40" s="98"/>
+      <c r="D40" s="99"/>
+    </row>
+    <row r="41" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="104" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="105"/>
+      <c r="C41" s="98"/>
+      <c r="D41" s="99"/>
+    </row>
+    <row r="42" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="104"/>
+      <c r="B42" s="105"/>
+      <c r="C42" s="98"/>
+      <c r="D42" s="99"/>
+    </row>
+    <row r="43" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="17"/>
+      <c r="B43" s="17"/>
+      <c r="C43" s="98"/>
+      <c r="D43" s="99"/>
+    </row>
+    <row r="44" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="17"/>
+      <c r="B44" s="17"/>
+      <c r="C44" s="98"/>
+      <c r="D44" s="99"/>
+    </row>
+    <row r="45" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="17"/>
+      <c r="B45" s="17"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="10"/>
+    </row>
+    <row r="46" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="17"/>
+      <c r="B46" s="17"/>
+      <c r="C46" s="98"/>
+      <c r="D46" s="99"/>
+    </row>
+    <row r="47" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="17"/>
+      <c r="B47" s="17"/>
+      <c r="C47" s="98"/>
+      <c r="D47" s="99"/>
+    </row>
+    <row r="48" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="105"/>
+      <c r="C48" s="98"/>
+      <c r="D48" s="99"/>
+    </row>
+    <row r="49" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="104"/>
+      <c r="B49" s="105"/>
+      <c r="C49" s="98"/>
+      <c r="D49" s="99"/>
+    </row>
+    <row r="50" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="17"/>
+      <c r="B50" s="17"/>
+      <c r="C50" s="98"/>
+      <c r="D50" s="99"/>
+    </row>
+    <row r="51" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C51" s="98"/>
+      <c r="D51" s="99"/>
+    </row>
+    <row r="52" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C52" s="9"/>
+      <c r="D52" s="10"/>
+    </row>
+    <row r="53" spans="1:4" ht="15" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C53" s="100" t="s">
+        <v>27</v>
+      </c>
+      <c r="D53" s="101"/>
+    </row>
+    <row r="54" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4"/>
+    <row r="55" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C55" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" s="76"/>
+    </row>
+    <row r="56" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C56" s="76"/>
+      <c r="D56" s="76"/>
+    </row>
+    <row r="57" spans="1:4" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="58" spans="1:4" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.4">
+      <c r="B60" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C61" s="96" t="s">
+        <v>27</v>
+      </c>
+      <c r="D61" s="97"/>
+    </row>
+    <row r="62" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C62" s="9"/>
+      <c r="D62" s="10"/>
+    </row>
+    <row r="63" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C63" s="98"/>
+      <c r="D63" s="99"/>
+    </row>
+    <row r="64" spans="1:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C64" s="98"/>
+      <c r="D64" s="99"/>
+    </row>
+    <row r="65" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C65" s="98"/>
+      <c r="D65" s="99"/>
+    </row>
+    <row r="66" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C66" s="98"/>
+      <c r="D66" s="99"/>
+    </row>
+    <row r="67" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C67" s="98"/>
+      <c r="D67" s="99"/>
+    </row>
+    <row r="68" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C68" s="98"/>
+      <c r="D68" s="99"/>
+    </row>
+    <row r="69" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C69" s="9"/>
+      <c r="D69" s="10"/>
+    </row>
+    <row r="70" spans="2:27" ht="15" hidden="1" outlineLevel="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C70" s="100" t="s">
+        <v>27</v>
+      </c>
+      <c r="D70" s="101"/>
+    </row>
+    <row r="71" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4"/>
+    <row r="72" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C72" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" s="76"/>
+    </row>
+    <row r="73" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C73" s="76"/>
+      <c r="D73" s="76"/>
+    </row>
+    <row r="74" spans="2:27" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="75" spans="2:27" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="77" spans="2:27" x14ac:dyDescent="0.4">
+      <c r="B77" s="11">
         <v>9025</v>
       </c>
-      <c r="H2" s="16" t="s">
-[...56 lines deleted...]
-      <c r="D4" s="16" t="s">
+      <c r="C77" s="8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="78" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B78" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="16" t="s">
-[...637 lines deleted...]
-      <c r="C88" s="14" t="str">
+      <c r="C78" s="77"/>
+      <c r="D78" s="77"/>
+      <c r="E78" s="77"/>
+      <c r="F78" s="77"/>
+      <c r="G78" s="77"/>
+      <c r="H78" s="77"/>
+      <c r="I78" s="77"/>
+      <c r="J78" s="77"/>
+      <c r="K78" s="77"/>
+      <c r="L78" s="77"/>
+      <c r="M78" s="77"/>
+      <c r="N78" s="77"/>
+      <c r="O78" s="77"/>
+      <c r="P78" s="77"/>
+      <c r="Q78" s="77"/>
+      <c r="R78" s="77"/>
+      <c r="S78" s="77"/>
+      <c r="T78" s="77"/>
+      <c r="U78" s="77"/>
+      <c r="V78" s="77"/>
+      <c r="W78" s="77"/>
+      <c r="X78" s="77"/>
+      <c r="Y78" s="77"/>
+      <c r="Z78" s="77"/>
+      <c r="AA78" s="77"/>
+    </row>
+    <row r="79" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C79" s="77"/>
+      <c r="D79" s="77"/>
+      <c r="E79" s="77"/>
+      <c r="F79" s="77"/>
+      <c r="G79" s="77"/>
+      <c r="H79" s="77"/>
+      <c r="I79" s="77"/>
+      <c r="J79" s="77"/>
+      <c r="K79" s="77"/>
+      <c r="L79" s="77"/>
+      <c r="M79" s="77"/>
+      <c r="N79" s="77"/>
+      <c r="O79" s="77"/>
+      <c r="P79" s="77"/>
+      <c r="Q79" s="77"/>
+      <c r="R79" s="77"/>
+      <c r="S79" s="77"/>
+      <c r="T79" s="77"/>
+      <c r="U79" s="77"/>
+      <c r="V79" s="77"/>
+      <c r="W79" s="77"/>
+      <c r="X79" s="77"/>
+      <c r="Y79" s="77"/>
+      <c r="Z79" s="77"/>
+      <c r="AA79" s="77"/>
+    </row>
+    <row r="80" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C80" s="77"/>
+      <c r="D80" s="77"/>
+      <c r="E80" s="77"/>
+      <c r="F80" s="77"/>
+      <c r="G80" s="77"/>
+      <c r="H80" s="77"/>
+      <c r="I80" s="77"/>
+      <c r="J80" s="77"/>
+      <c r="K80" s="77"/>
+      <c r="L80" s="77"/>
+      <c r="M80" s="77"/>
+      <c r="N80" s="77"/>
+      <c r="O80" s="77"/>
+      <c r="P80" s="77"/>
+      <c r="Q80" s="77"/>
+      <c r="R80" s="77"/>
+      <c r="S80" s="77"/>
+      <c r="T80" s="77"/>
+      <c r="U80" s="77"/>
+      <c r="V80" s="77"/>
+      <c r="W80" s="77"/>
+      <c r="X80" s="77"/>
+      <c r="Y80" s="77"/>
+      <c r="Z80" s="77"/>
+      <c r="AA80" s="77"/>
+    </row>
+    <row r="81" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C81" s="77"/>
+      <c r="D81" s="77"/>
+      <c r="E81" s="77"/>
+      <c r="F81" s="77"/>
+      <c r="G81" s="77"/>
+      <c r="H81" s="77"/>
+      <c r="I81" s="77"/>
+      <c r="J81" s="77"/>
+      <c r="K81" s="77"/>
+      <c r="L81" s="77"/>
+      <c r="M81" s="77"/>
+      <c r="N81" s="77"/>
+      <c r="O81" s="77"/>
+      <c r="P81" s="77"/>
+      <c r="Q81" s="77"/>
+      <c r="R81" s="77"/>
+      <c r="S81" s="77"/>
+      <c r="T81" s="77"/>
+      <c r="U81" s="77"/>
+      <c r="V81" s="77"/>
+      <c r="W81" s="77"/>
+      <c r="X81" s="77"/>
+      <c r="Y81" s="77"/>
+      <c r="Z81" s="77"/>
+      <c r="AA81" s="77"/>
+    </row>
+    <row r="82" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C82" s="77"/>
+      <c r="D82" s="77"/>
+      <c r="E82" s="77"/>
+      <c r="F82" s="77"/>
+      <c r="G82" s="77"/>
+      <c r="H82" s="77"/>
+      <c r="I82" s="77"/>
+      <c r="J82" s="77"/>
+      <c r="K82" s="77"/>
+      <c r="L82" s="77"/>
+      <c r="M82" s="77"/>
+      <c r="N82" s="77"/>
+      <c r="O82" s="77"/>
+      <c r="P82" s="77"/>
+      <c r="Q82" s="77"/>
+      <c r="R82" s="77"/>
+      <c r="S82" s="77"/>
+      <c r="T82" s="77"/>
+      <c r="U82" s="77"/>
+      <c r="V82" s="77"/>
+      <c r="W82" s="77"/>
+      <c r="X82" s="77"/>
+      <c r="Y82" s="77"/>
+      <c r="Z82" s="77"/>
+      <c r="AA82" s="77"/>
+    </row>
+    <row r="83" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C83" s="77"/>
+      <c r="D83" s="77"/>
+      <c r="E83" s="77"/>
+      <c r="F83" s="77"/>
+      <c r="G83" s="77"/>
+      <c r="H83" s="77"/>
+      <c r="I83" s="77"/>
+      <c r="J83" s="77"/>
+      <c r="K83" s="77"/>
+      <c r="L83" s="77"/>
+      <c r="M83" s="77"/>
+      <c r="N83" s="77"/>
+      <c r="O83" s="77"/>
+      <c r="P83" s="77"/>
+      <c r="Q83" s="77"/>
+      <c r="R83" s="77"/>
+      <c r="S83" s="77"/>
+      <c r="T83" s="77"/>
+      <c r="U83" s="77"/>
+      <c r="V83" s="77"/>
+      <c r="W83" s="77"/>
+      <c r="X83" s="77"/>
+      <c r="Y83" s="77"/>
+      <c r="Z83" s="77"/>
+      <c r="AA83" s="77"/>
+    </row>
+    <row r="84" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C84" s="77"/>
+      <c r="D84" s="77"/>
+      <c r="E84" s="77"/>
+      <c r="F84" s="77"/>
+      <c r="G84" s="77"/>
+      <c r="H84" s="77"/>
+      <c r="I84" s="77"/>
+      <c r="J84" s="77"/>
+      <c r="K84" s="77"/>
+      <c r="L84" s="77"/>
+      <c r="M84" s="77"/>
+      <c r="N84" s="77"/>
+      <c r="O84" s="77"/>
+      <c r="P84" s="77"/>
+      <c r="Q84" s="77"/>
+      <c r="R84" s="77"/>
+      <c r="S84" s="77"/>
+      <c r="T84" s="77"/>
+      <c r="U84" s="77"/>
+      <c r="V84" s="77"/>
+      <c r="W84" s="77"/>
+      <c r="X84" s="77"/>
+      <c r="Y84" s="77"/>
+      <c r="Z84" s="77"/>
+      <c r="AA84" s="77"/>
+    </row>
+    <row r="85" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C85" s="77"/>
+      <c r="D85" s="77"/>
+      <c r="E85" s="77"/>
+      <c r="F85" s="77"/>
+      <c r="G85" s="77"/>
+      <c r="H85" s="77"/>
+      <c r="I85" s="77"/>
+      <c r="J85" s="77"/>
+      <c r="K85" s="77"/>
+      <c r="L85" s="77"/>
+      <c r="M85" s="77"/>
+      <c r="N85" s="77"/>
+      <c r="O85" s="77"/>
+      <c r="P85" s="77"/>
+      <c r="Q85" s="77"/>
+      <c r="R85" s="77"/>
+      <c r="S85" s="77"/>
+      <c r="T85" s="77"/>
+      <c r="U85" s="77"/>
+      <c r="V85" s="77"/>
+      <c r="W85" s="77"/>
+      <c r="X85" s="77"/>
+      <c r="Y85" s="77"/>
+      <c r="Z85" s="77"/>
+      <c r="AA85" s="77"/>
+    </row>
+    <row r="86" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C86" s="77"/>
+      <c r="D86" s="77"/>
+      <c r="E86" s="77"/>
+      <c r="F86" s="77"/>
+      <c r="G86" s="77"/>
+      <c r="H86" s="77"/>
+      <c r="I86" s="77"/>
+      <c r="J86" s="77"/>
+      <c r="K86" s="77"/>
+      <c r="L86" s="77"/>
+      <c r="M86" s="77"/>
+      <c r="N86" s="77"/>
+      <c r="O86" s="77"/>
+      <c r="P86" s="77"/>
+      <c r="Q86" s="77"/>
+      <c r="R86" s="77"/>
+      <c r="S86" s="77"/>
+      <c r="T86" s="77"/>
+      <c r="U86" s="77"/>
+      <c r="V86" s="77"/>
+      <c r="W86" s="77"/>
+      <c r="X86" s="77"/>
+      <c r="Y86" s="77"/>
+      <c r="Z86" s="77"/>
+      <c r="AA86" s="77"/>
+    </row>
+    <row r="87" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C87" s="77"/>
+      <c r="D87" s="77"/>
+      <c r="E87" s="77"/>
+      <c r="F87" s="77"/>
+      <c r="G87" s="77"/>
+      <c r="H87" s="77"/>
+      <c r="I87" s="77"/>
+      <c r="J87" s="77"/>
+      <c r="K87" s="77"/>
+      <c r="L87" s="77"/>
+      <c r="M87" s="77"/>
+      <c r="N87" s="77"/>
+      <c r="O87" s="77"/>
+      <c r="P87" s="77"/>
+      <c r="Q87" s="77"/>
+      <c r="R87" s="77"/>
+      <c r="S87" s="77"/>
+      <c r="T87" s="77"/>
+      <c r="U87" s="77"/>
+      <c r="V87" s="77"/>
+      <c r="W87" s="77"/>
+      <c r="X87" s="77"/>
+      <c r="Y87" s="77"/>
+      <c r="Z87" s="77"/>
+      <c r="AA87" s="77"/>
+    </row>
+    <row r="88" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B88" s="14"/>
+      <c r="C88" s="7" t="str">
         <f>IF($C$77="ITA","P25","J1")</f>
         <v>P25</v>
       </c>
-      <c r="D88" s="14" t="str">
+      <c r="D88" s="7" t="str">
         <f>IF($C$77="ITA","P24","J2")</f>
         <v>P24</v>
       </c>
-      <c r="E88" s="14" t="str">
+      <c r="E88" s="7" t="str">
         <f>IF($C$77="ITA","P23","J3")</f>
         <v>P23</v>
       </c>
-      <c r="F88" s="14" t="str">
+      <c r="F88" s="7" t="str">
         <f>IF($C$77="ITA","P22","J4")</f>
         <v>P22</v>
       </c>
-      <c r="G88" s="14" t="str">
+      <c r="G88" s="7" t="str">
         <f>IF($C$77="ITA","P21","J5")</f>
         <v>P21</v>
       </c>
-      <c r="H88" s="14" t="str">
+      <c r="H88" s="7" t="str">
         <f>IF($C$77="ITA","P20","J6")</f>
         <v>P20</v>
       </c>
-      <c r="I88" s="14" t="str">
+      <c r="I88" s="7" t="str">
         <f>IF($C$77="ITA","P19","J7")</f>
         <v>P19</v>
       </c>
-      <c r="J88" s="14" t="str">
+      <c r="J88" s="7" t="str">
         <f>IF($C$77="ITA","P18","J8")</f>
         <v>P18</v>
       </c>
-      <c r="K88" s="14" t="str">
+      <c r="K88" s="7" t="str">
         <f>IF($C$77="ITA","P17","J9")</f>
         <v>P17</v>
       </c>
-      <c r="L88" s="14" t="str">
+      <c r="L88" s="7" t="str">
         <f>IF($C$77="ITA","P16","J10")</f>
         <v>P16</v>
       </c>
-      <c r="M88" s="14" t="str">
+      <c r="M88" s="7" t="str">
         <f>IF($C$77="ITA","P15","J11")</f>
         <v>P15</v>
       </c>
-      <c r="N88" s="14" t="str">
+      <c r="N88" s="7" t="str">
         <f>IF($C$77="ITA","P14","J12")</f>
         <v>P14</v>
       </c>
-      <c r="O88" s="14" t="str">
+      <c r="O88" s="7" t="str">
         <f>IF($C$77="ITA","P13","J13")</f>
         <v>P13</v>
       </c>
-      <c r="P88" s="14" t="str">
+      <c r="P88" s="7" t="str">
         <f>IF($C$77="ITA","P12","J14")</f>
         <v>P12</v>
       </c>
-      <c r="Q88" s="14" t="str">
+      <c r="Q88" s="7" t="str">
         <f>IF($C$77="ITA","P11","J15")</f>
         <v>P11</v>
       </c>
-      <c r="R88" s="14" t="str">
+      <c r="R88" s="7" t="str">
         <f>IF($C$77="ITA","P10","J16")</f>
         <v>P10</v>
       </c>
-      <c r="S88" s="14" t="str">
+      <c r="S88" s="7" t="str">
         <f>IF($C$77="ITA","P9","J17")</f>
         <v>P9</v>
       </c>
-      <c r="T88" s="14" t="str">
+      <c r="T88" s="7" t="str">
         <f>IF($C$77="ITA","P8","J18")</f>
         <v>P8</v>
       </c>
-      <c r="U88" s="14" t="str">
+      <c r="U88" s="7" t="str">
         <f>IF($C$77="ITA","P7","J19")</f>
         <v>P7</v>
       </c>
-      <c r="V88" s="14" t="str">
+      <c r="V88" s="7" t="str">
         <f>IF($C$77="ITA","P6","J20")</f>
         <v>P6</v>
       </c>
-      <c r="W88" s="14" t="str">
+      <c r="W88" s="7" t="str">
         <f>IF($C$77="ITA","P5","J21")</f>
         <v>P5</v>
       </c>
-      <c r="X88" s="14" t="str">
+      <c r="X88" s="7" t="str">
         <f>IF($C$77="ITA","P4","J22")</f>
         <v>P4</v>
       </c>
-      <c r="Y88" s="14" t="str">
+      <c r="Y88" s="7" t="str">
         <f>IF($C$77="ITA","P3","J23")</f>
         <v>P3</v>
       </c>
-      <c r="Z88" s="14" t="str">
+      <c r="Z88" s="7" t="str">
         <f>IF($C$77="ITA","P2","J24")</f>
         <v>P2</v>
       </c>
-      <c r="AA88" s="8" t="str">
+      <c r="AA88" s="7" t="str">
         <f>IF($C$77="ITA","P1","J25")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="89" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="C89" s="18" t="s">
+    <row r="89" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C89" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="90" spans="2:27" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="91" spans="2:27" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="93" spans="2:27" x14ac:dyDescent="0.4">
+      <c r="B93" s="11">
+        <v>9050</v>
+      </c>
+      <c r="C93" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="90" spans="2:27" collapsed="1" x14ac:dyDescent="0.35"/>
-[...284 lines deleted...]
-      <c r="C104" s="14" t="str">
+    <row r="94" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B94" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C94" s="77"/>
+      <c r="D94" s="77"/>
+      <c r="E94" s="77"/>
+      <c r="F94" s="77"/>
+      <c r="G94" s="77"/>
+      <c r="H94" s="77"/>
+      <c r="I94" s="77"/>
+      <c r="J94" s="77"/>
+      <c r="K94" s="77"/>
+      <c r="L94" s="77"/>
+      <c r="M94" s="77"/>
+      <c r="N94" s="77"/>
+      <c r="O94" s="77"/>
+      <c r="P94" s="77"/>
+      <c r="Q94" s="77"/>
+      <c r="R94" s="77"/>
+      <c r="S94" s="77"/>
+      <c r="T94" s="77"/>
+      <c r="U94" s="77"/>
+      <c r="V94" s="77"/>
+      <c r="W94" s="77"/>
+      <c r="X94" s="77"/>
+      <c r="Y94" s="77"/>
+      <c r="Z94" s="77"/>
+      <c r="AA94" s="77"/>
+    </row>
+    <row r="95" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C95" s="77"/>
+      <c r="D95" s="77"/>
+      <c r="E95" s="77"/>
+      <c r="F95" s="77"/>
+      <c r="G95" s="77"/>
+      <c r="H95" s="77"/>
+      <c r="I95" s="77"/>
+      <c r="J95" s="77"/>
+      <c r="K95" s="77"/>
+      <c r="L95" s="77"/>
+      <c r="M95" s="77"/>
+      <c r="N95" s="77"/>
+      <c r="O95" s="77"/>
+      <c r="P95" s="77"/>
+      <c r="Q95" s="77"/>
+      <c r="R95" s="77"/>
+      <c r="S95" s="77"/>
+      <c r="T95" s="77"/>
+      <c r="U95" s="77"/>
+      <c r="V95" s="77"/>
+      <c r="W95" s="77"/>
+      <c r="X95" s="77"/>
+      <c r="Y95" s="77"/>
+      <c r="Z95" s="77"/>
+      <c r="AA95" s="77"/>
+    </row>
+    <row r="96" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C96" s="77"/>
+      <c r="D96" s="77"/>
+      <c r="E96" s="77"/>
+      <c r="F96" s="77"/>
+      <c r="G96" s="77"/>
+      <c r="H96" s="77"/>
+      <c r="I96" s="77"/>
+      <c r="J96" s="77"/>
+      <c r="K96" s="77"/>
+      <c r="L96" s="77"/>
+      <c r="M96" s="77"/>
+      <c r="N96" s="77"/>
+      <c r="O96" s="77"/>
+      <c r="P96" s="77"/>
+      <c r="Q96" s="77"/>
+      <c r="R96" s="77"/>
+      <c r="S96" s="77"/>
+      <c r="T96" s="77"/>
+      <c r="U96" s="77"/>
+      <c r="V96" s="77"/>
+      <c r="W96" s="77"/>
+      <c r="X96" s="77"/>
+      <c r="Y96" s="77"/>
+      <c r="Z96" s="77"/>
+      <c r="AA96" s="77"/>
+    </row>
+    <row r="97" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C97" s="77"/>
+      <c r="D97" s="77"/>
+      <c r="E97" s="77"/>
+      <c r="F97" s="77"/>
+      <c r="G97" s="77"/>
+      <c r="H97" s="77"/>
+      <c r="I97" s="77"/>
+      <c r="J97" s="77"/>
+      <c r="K97" s="77"/>
+      <c r="L97" s="77"/>
+      <c r="M97" s="77"/>
+      <c r="N97" s="77"/>
+      <c r="O97" s="77"/>
+      <c r="P97" s="77"/>
+      <c r="Q97" s="77"/>
+      <c r="R97" s="77"/>
+      <c r="S97" s="77"/>
+      <c r="T97" s="77"/>
+      <c r="U97" s="77"/>
+      <c r="V97" s="77"/>
+      <c r="W97" s="77"/>
+      <c r="X97" s="77"/>
+      <c r="Y97" s="77"/>
+      <c r="Z97" s="77"/>
+      <c r="AA97" s="77"/>
+    </row>
+    <row r="98" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C98" s="77"/>
+      <c r="D98" s="77"/>
+      <c r="E98" s="77"/>
+      <c r="F98" s="77"/>
+      <c r="G98" s="77"/>
+      <c r="H98" s="77"/>
+      <c r="I98" s="77"/>
+      <c r="J98" s="77"/>
+      <c r="K98" s="77"/>
+      <c r="L98" s="77"/>
+      <c r="M98" s="77"/>
+      <c r="N98" s="77"/>
+      <c r="O98" s="77"/>
+      <c r="P98" s="77"/>
+      <c r="Q98" s="77"/>
+      <c r="R98" s="77"/>
+      <c r="S98" s="77"/>
+      <c r="T98" s="77"/>
+      <c r="U98" s="77"/>
+      <c r="V98" s="77"/>
+      <c r="W98" s="77"/>
+      <c r="X98" s="77"/>
+      <c r="Y98" s="77"/>
+      <c r="Z98" s="77"/>
+      <c r="AA98" s="77"/>
+    </row>
+    <row r="99" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C99" s="77"/>
+      <c r="D99" s="77"/>
+      <c r="E99" s="77"/>
+      <c r="F99" s="77"/>
+      <c r="G99" s="77"/>
+      <c r="H99" s="77"/>
+      <c r="I99" s="77"/>
+      <c r="J99" s="77"/>
+      <c r="K99" s="77"/>
+      <c r="L99" s="77"/>
+      <c r="M99" s="77"/>
+      <c r="N99" s="77"/>
+      <c r="O99" s="77"/>
+      <c r="P99" s="77"/>
+      <c r="Q99" s="77"/>
+      <c r="R99" s="77"/>
+      <c r="S99" s="77"/>
+      <c r="T99" s="77"/>
+      <c r="U99" s="77"/>
+      <c r="V99" s="77"/>
+      <c r="W99" s="77"/>
+      <c r="X99" s="77"/>
+      <c r="Y99" s="77"/>
+      <c r="Z99" s="77"/>
+      <c r="AA99" s="77"/>
+    </row>
+    <row r="100" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C100" s="77"/>
+      <c r="D100" s="77"/>
+      <c r="E100" s="77"/>
+      <c r="F100" s="77"/>
+      <c r="G100" s="77"/>
+      <c r="H100" s="77"/>
+      <c r="I100" s="77"/>
+      <c r="J100" s="77"/>
+      <c r="K100" s="77"/>
+      <c r="L100" s="77"/>
+      <c r="M100" s="77"/>
+      <c r="N100" s="77"/>
+      <c r="O100" s="77"/>
+      <c r="P100" s="77"/>
+      <c r="Q100" s="77"/>
+      <c r="R100" s="77"/>
+      <c r="S100" s="77"/>
+      <c r="T100" s="77"/>
+      <c r="U100" s="77"/>
+      <c r="V100" s="77"/>
+      <c r="W100" s="77"/>
+      <c r="X100" s="77"/>
+      <c r="Y100" s="77"/>
+      <c r="Z100" s="77"/>
+      <c r="AA100" s="77"/>
+    </row>
+    <row r="101" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C101" s="77"/>
+      <c r="D101" s="77"/>
+      <c r="E101" s="77"/>
+      <c r="F101" s="77"/>
+      <c r="G101" s="77"/>
+      <c r="H101" s="77"/>
+      <c r="I101" s="77"/>
+      <c r="J101" s="77"/>
+      <c r="K101" s="77"/>
+      <c r="L101" s="77"/>
+      <c r="M101" s="77"/>
+      <c r="N101" s="77"/>
+      <c r="O101" s="77"/>
+      <c r="P101" s="77"/>
+      <c r="Q101" s="77"/>
+      <c r="R101" s="77"/>
+      <c r="S101" s="77"/>
+      <c r="T101" s="77"/>
+      <c r="U101" s="77"/>
+      <c r="V101" s="77"/>
+      <c r="W101" s="77"/>
+      <c r="X101" s="77"/>
+      <c r="Y101" s="77"/>
+      <c r="Z101" s="77"/>
+      <c r="AA101" s="77"/>
+    </row>
+    <row r="102" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C102" s="77"/>
+      <c r="D102" s="77"/>
+      <c r="E102" s="77"/>
+      <c r="F102" s="77"/>
+      <c r="G102" s="77"/>
+      <c r="H102" s="77"/>
+      <c r="I102" s="77"/>
+      <c r="J102" s="77"/>
+      <c r="K102" s="77"/>
+      <c r="L102" s="77"/>
+      <c r="M102" s="77"/>
+      <c r="N102" s="77"/>
+      <c r="O102" s="77"/>
+      <c r="P102" s="77"/>
+      <c r="Q102" s="77"/>
+      <c r="R102" s="77"/>
+      <c r="S102" s="77"/>
+      <c r="T102" s="77"/>
+      <c r="U102" s="77"/>
+      <c r="V102" s="77"/>
+      <c r="W102" s="77"/>
+      <c r="X102" s="77"/>
+      <c r="Y102" s="77"/>
+      <c r="Z102" s="77"/>
+      <c r="AA102" s="77"/>
+    </row>
+    <row r="103" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C103" s="77"/>
+      <c r="D103" s="77"/>
+      <c r="E103" s="77"/>
+      <c r="F103" s="77"/>
+      <c r="G103" s="77"/>
+      <c r="H103" s="77"/>
+      <c r="I103" s="77"/>
+      <c r="J103" s="77"/>
+      <c r="K103" s="77"/>
+      <c r="L103" s="77"/>
+      <c r="M103" s="77"/>
+      <c r="N103" s="77"/>
+      <c r="O103" s="77"/>
+      <c r="P103" s="77"/>
+      <c r="Q103" s="77"/>
+      <c r="R103" s="77"/>
+      <c r="S103" s="77"/>
+      <c r="T103" s="77"/>
+      <c r="U103" s="77"/>
+      <c r="V103" s="77"/>
+      <c r="W103" s="77"/>
+      <c r="X103" s="77"/>
+      <c r="Y103" s="77"/>
+      <c r="Z103" s="77"/>
+      <c r="AA103" s="77"/>
+    </row>
+    <row r="104" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B104" s="14"/>
+      <c r="C104" s="7" t="str">
         <f>IF($C$93="ITA","P25","J1")</f>
         <v>P25</v>
       </c>
-      <c r="D104" s="14" t="str">
+      <c r="D104" s="7" t="str">
         <f>IF($C$93="ITA","P24","J2")</f>
         <v>P24</v>
       </c>
-      <c r="E104" s="14" t="str">
+      <c r="E104" s="7" t="str">
         <f>IF($C$93="ITA","P23","J3")</f>
         <v>P23</v>
       </c>
-      <c r="F104" s="14" t="str">
+      <c r="F104" s="7" t="str">
         <f>IF($C$93="ITA","P22","J4")</f>
         <v>P22</v>
       </c>
-      <c r="G104" s="14" t="str">
+      <c r="G104" s="7" t="str">
         <f>IF($C$93="ITA","P21","J5")</f>
         <v>P21</v>
       </c>
-      <c r="H104" s="14" t="str">
+      <c r="H104" s="7" t="str">
         <f>IF($C$93="ITA","P20","J6")</f>
         <v>P20</v>
       </c>
-      <c r="I104" s="14" t="str">
+      <c r="I104" s="7" t="str">
         <f>IF($C$93="ITA","P19","J7")</f>
         <v>P19</v>
       </c>
-      <c r="J104" s="14" t="str">
+      <c r="J104" s="7" t="str">
         <f>IF($C$93="ITA","P18","J8")</f>
         <v>P18</v>
       </c>
-      <c r="K104" s="14" t="str">
+      <c r="K104" s="7" t="str">
         <f>IF($C$93="ITA","P17","J9")</f>
         <v>P17</v>
       </c>
-      <c r="L104" s="14" t="str">
+      <c r="L104" s="7" t="str">
         <f>IF($C$93="ITA","P16","J10")</f>
         <v>P16</v>
       </c>
-      <c r="M104" s="14" t="str">
+      <c r="M104" s="7" t="str">
         <f>IF($C$93="ITA","P15","J11")</f>
         <v>P15</v>
       </c>
-      <c r="N104" s="14" t="str">
+      <c r="N104" s="7" t="str">
         <f>IF($C$93="ITA","P14","J12")</f>
         <v>P14</v>
       </c>
-      <c r="O104" s="14" t="str">
+      <c r="O104" s="7" t="str">
         <f>IF($C$93="ITA","P13","J13")</f>
         <v>P13</v>
       </c>
-      <c r="P104" s="14" t="str">
+      <c r="P104" s="7" t="str">
         <f>IF($C$93="ITA","P12","J14")</f>
         <v>P12</v>
       </c>
-      <c r="Q104" s="14" t="str">
+      <c r="Q104" s="7" t="str">
         <f>IF($C$93="ITA","P11","J15")</f>
         <v>P11</v>
       </c>
-      <c r="R104" s="14" t="str">
+      <c r="R104" s="7" t="str">
         <f>IF($C$93="ITA","P10","J16")</f>
         <v>P10</v>
       </c>
-      <c r="S104" s="14" t="str">
+      <c r="S104" s="7" t="str">
         <f>IF($C$93="ITA","P9","J17")</f>
         <v>P9</v>
       </c>
-      <c r="T104" s="14" t="str">
+      <c r="T104" s="7" t="str">
         <f>IF($C$93="ITA","P8","J18")</f>
         <v>P8</v>
       </c>
-      <c r="U104" s="14" t="str">
+      <c r="U104" s="7" t="str">
         <f>IF($C$93="ITA","P7","J19")</f>
         <v>P7</v>
       </c>
-      <c r="V104" s="14" t="str">
+      <c r="V104" s="7" t="str">
         <f>IF($C$93="ITA","P6","J20")</f>
         <v>P6</v>
       </c>
-      <c r="W104" s="14" t="str">
+      <c r="W104" s="7" t="str">
         <f>IF($C$93="ITA","P5","J21")</f>
         <v>P5</v>
       </c>
-      <c r="X104" s="14" t="str">
+      <c r="X104" s="7" t="str">
         <f>IF($C$93="ITA","P4","J22")</f>
         <v>P4</v>
       </c>
-      <c r="Y104" s="14" t="str">
+      <c r="Y104" s="7" t="str">
         <f>IF($C$93="ITA","P3","J23")</f>
         <v>P3</v>
       </c>
-      <c r="Z104" s="14" t="str">
+      <c r="Z104" s="7" t="str">
         <f>IF($C$93="ITA","P2","J24")</f>
         <v>P2</v>
       </c>
-      <c r="AA104" s="14" t="str">
+      <c r="AA104" s="7" t="str">
         <f>IF($C$93="ITA","P1","J25")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="105" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-[...351 lines deleted...]
-      <c r="C118" s="14" t="str">
+    <row r="105" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C105" s="87"/>
+      <c r="D105" s="88"/>
+      <c r="E105" s="88"/>
+      <c r="F105" s="88"/>
+      <c r="G105" s="88"/>
+      <c r="H105" s="88"/>
+      <c r="I105" s="88"/>
+      <c r="J105" s="88"/>
+      <c r="K105" s="88"/>
+      <c r="L105" s="88"/>
+      <c r="M105" s="88"/>
+      <c r="N105" s="88"/>
+      <c r="O105" s="88"/>
+      <c r="P105" s="88"/>
+      <c r="Q105" s="88"/>
+      <c r="R105" s="88"/>
+      <c r="S105" s="88"/>
+      <c r="T105" s="88"/>
+      <c r="U105" s="88"/>
+      <c r="V105" s="88"/>
+      <c r="W105" s="88"/>
+      <c r="X105" s="88"/>
+      <c r="Y105" s="88"/>
+      <c r="Z105" s="88"/>
+      <c r="AA105" s="89"/>
+    </row>
+    <row r="106" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C106" s="90"/>
+      <c r="D106" s="91"/>
+      <c r="E106" s="91"/>
+      <c r="F106" s="91"/>
+      <c r="G106" s="91"/>
+      <c r="H106" s="91"/>
+      <c r="I106" s="91"/>
+      <c r="J106" s="91"/>
+      <c r="K106" s="91"/>
+      <c r="L106" s="91"/>
+      <c r="M106" s="91"/>
+      <c r="N106" s="91"/>
+      <c r="O106" s="91"/>
+      <c r="P106" s="91"/>
+      <c r="Q106" s="91"/>
+      <c r="R106" s="91"/>
+      <c r="S106" s="91"/>
+      <c r="T106" s="91"/>
+      <c r="U106" s="91"/>
+      <c r="V106" s="91"/>
+      <c r="W106" s="91"/>
+      <c r="X106" s="91"/>
+      <c r="Y106" s="91"/>
+      <c r="Z106" s="91"/>
+      <c r="AA106" s="92"/>
+    </row>
+    <row r="107" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C107" s="93"/>
+      <c r="D107" s="94"/>
+      <c r="E107" s="94"/>
+      <c r="F107" s="94"/>
+      <c r="G107" s="94"/>
+      <c r="H107" s="94"/>
+      <c r="I107" s="94"/>
+      <c r="J107" s="94"/>
+      <c r="K107" s="94"/>
+      <c r="L107" s="94"/>
+      <c r="M107" s="94"/>
+      <c r="N107" s="94"/>
+      <c r="O107" s="94"/>
+      <c r="P107" s="94"/>
+      <c r="Q107" s="94"/>
+      <c r="R107" s="94"/>
+      <c r="S107" s="94"/>
+      <c r="T107" s="94"/>
+      <c r="U107" s="94"/>
+      <c r="V107" s="94"/>
+      <c r="W107" s="94"/>
+      <c r="X107" s="94"/>
+      <c r="Y107" s="94"/>
+      <c r="Z107" s="94"/>
+      <c r="AA107" s="95"/>
+    </row>
+    <row r="108" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C108" s="77"/>
+      <c r="D108" s="77"/>
+      <c r="E108" s="77"/>
+      <c r="F108" s="77"/>
+      <c r="G108" s="77"/>
+      <c r="H108" s="77"/>
+      <c r="I108" s="77"/>
+      <c r="J108" s="77"/>
+      <c r="K108" s="77"/>
+      <c r="L108" s="77"/>
+      <c r="M108" s="77"/>
+      <c r="N108" s="77"/>
+      <c r="O108" s="77"/>
+      <c r="P108" s="77"/>
+      <c r="Q108" s="77"/>
+      <c r="R108" s="77"/>
+      <c r="S108" s="77"/>
+      <c r="T108" s="77"/>
+      <c r="U108" s="77"/>
+      <c r="V108" s="77"/>
+      <c r="W108" s="77"/>
+      <c r="X108" s="77"/>
+      <c r="Y108" s="77"/>
+      <c r="Z108" s="77"/>
+      <c r="AA108" s="77"/>
+    </row>
+    <row r="109" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C109" s="77"/>
+      <c r="D109" s="77"/>
+      <c r="E109" s="77"/>
+      <c r="F109" s="77"/>
+      <c r="G109" s="77"/>
+      <c r="H109" s="77"/>
+      <c r="I109" s="77"/>
+      <c r="J109" s="77"/>
+      <c r="K109" s="77"/>
+      <c r="L109" s="77"/>
+      <c r="M109" s="77"/>
+      <c r="N109" s="77"/>
+      <c r="O109" s="77"/>
+      <c r="P109" s="77"/>
+      <c r="Q109" s="77"/>
+      <c r="R109" s="77"/>
+      <c r="S109" s="77"/>
+      <c r="T109" s="77"/>
+      <c r="U109" s="77"/>
+      <c r="V109" s="77"/>
+      <c r="W109" s="77"/>
+      <c r="X109" s="77"/>
+      <c r="Y109" s="77"/>
+      <c r="Z109" s="77"/>
+      <c r="AA109" s="77"/>
+    </row>
+    <row r="110" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C110" s="77"/>
+      <c r="D110" s="77"/>
+      <c r="E110" s="77"/>
+      <c r="F110" s="77"/>
+      <c r="G110" s="77"/>
+      <c r="H110" s="77"/>
+      <c r="I110" s="77"/>
+      <c r="J110" s="77"/>
+      <c r="K110" s="77"/>
+      <c r="L110" s="77"/>
+      <c r="M110" s="77"/>
+      <c r="N110" s="77"/>
+      <c r="O110" s="77"/>
+      <c r="P110" s="77"/>
+      <c r="Q110" s="77"/>
+      <c r="R110" s="77"/>
+      <c r="S110" s="77"/>
+      <c r="T110" s="77"/>
+      <c r="U110" s="77"/>
+      <c r="V110" s="77"/>
+      <c r="W110" s="77"/>
+      <c r="X110" s="77"/>
+      <c r="Y110" s="77"/>
+      <c r="Z110" s="77"/>
+      <c r="AA110" s="77"/>
+    </row>
+    <row r="111" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C111" s="77"/>
+      <c r="D111" s="77"/>
+      <c r="E111" s="77"/>
+      <c r="F111" s="77"/>
+      <c r="G111" s="77"/>
+      <c r="H111" s="77"/>
+      <c r="I111" s="77"/>
+      <c r="J111" s="77"/>
+      <c r="K111" s="77"/>
+      <c r="L111" s="77"/>
+      <c r="M111" s="77"/>
+      <c r="N111" s="77"/>
+      <c r="O111" s="77"/>
+      <c r="P111" s="77"/>
+      <c r="Q111" s="77"/>
+      <c r="R111" s="77"/>
+      <c r="S111" s="77"/>
+      <c r="T111" s="77"/>
+      <c r="U111" s="77"/>
+      <c r="V111" s="77"/>
+      <c r="W111" s="77"/>
+      <c r="X111" s="77"/>
+      <c r="Y111" s="77"/>
+      <c r="Z111" s="77"/>
+      <c r="AA111" s="77"/>
+    </row>
+    <row r="112" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C112" s="77"/>
+      <c r="D112" s="77"/>
+      <c r="E112" s="77"/>
+      <c r="F112" s="77"/>
+      <c r="G112" s="77"/>
+      <c r="H112" s="77"/>
+      <c r="I112" s="77"/>
+      <c r="J112" s="77"/>
+      <c r="K112" s="77"/>
+      <c r="L112" s="77"/>
+      <c r="M112" s="77"/>
+      <c r="N112" s="77"/>
+      <c r="O112" s="77"/>
+      <c r="P112" s="77"/>
+      <c r="Q112" s="77"/>
+      <c r="R112" s="77"/>
+      <c r="S112" s="77"/>
+      <c r="T112" s="77"/>
+      <c r="U112" s="77"/>
+      <c r="V112" s="77"/>
+      <c r="W112" s="77"/>
+      <c r="X112" s="77"/>
+      <c r="Y112" s="77"/>
+      <c r="Z112" s="77"/>
+      <c r="AA112" s="77"/>
+    </row>
+    <row r="113" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C113" s="77"/>
+      <c r="D113" s="77"/>
+      <c r="E113" s="77"/>
+      <c r="F113" s="77"/>
+      <c r="G113" s="77"/>
+      <c r="H113" s="77"/>
+      <c r="I113" s="77"/>
+      <c r="J113" s="77"/>
+      <c r="K113" s="77"/>
+      <c r="L113" s="77"/>
+      <c r="M113" s="77"/>
+      <c r="N113" s="77"/>
+      <c r="O113" s="77"/>
+      <c r="P113" s="77"/>
+      <c r="Q113" s="77"/>
+      <c r="R113" s="77"/>
+      <c r="S113" s="77"/>
+      <c r="T113" s="77"/>
+      <c r="U113" s="77"/>
+      <c r="V113" s="77"/>
+      <c r="W113" s="77"/>
+      <c r="X113" s="77"/>
+      <c r="Y113" s="77"/>
+      <c r="Z113" s="77"/>
+      <c r="AA113" s="77"/>
+    </row>
+    <row r="114" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C114" s="77"/>
+      <c r="D114" s="77"/>
+      <c r="E114" s="77"/>
+      <c r="F114" s="77"/>
+      <c r="G114" s="77"/>
+      <c r="H114" s="77"/>
+      <c r="I114" s="77"/>
+      <c r="J114" s="77"/>
+      <c r="K114" s="77"/>
+      <c r="L114" s="77"/>
+      <c r="M114" s="77"/>
+      <c r="N114" s="77"/>
+      <c r="O114" s="77"/>
+      <c r="P114" s="77"/>
+      <c r="Q114" s="77"/>
+      <c r="R114" s="77"/>
+      <c r="S114" s="77"/>
+      <c r="T114" s="77"/>
+      <c r="U114" s="77"/>
+      <c r="V114" s="77"/>
+      <c r="W114" s="77"/>
+      <c r="X114" s="77"/>
+      <c r="Y114" s="77"/>
+      <c r="Z114" s="77"/>
+      <c r="AA114" s="77"/>
+    </row>
+    <row r="115" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C115" s="77"/>
+      <c r="D115" s="77"/>
+      <c r="E115" s="77"/>
+      <c r="F115" s="77"/>
+      <c r="G115" s="77"/>
+      <c r="H115" s="77"/>
+      <c r="I115" s="77"/>
+      <c r="J115" s="77"/>
+      <c r="K115" s="77"/>
+      <c r="L115" s="77"/>
+      <c r="M115" s="77"/>
+      <c r="N115" s="77"/>
+      <c r="O115" s="77"/>
+      <c r="P115" s="77"/>
+      <c r="Q115" s="77"/>
+      <c r="R115" s="77"/>
+      <c r="S115" s="77"/>
+      <c r="T115" s="77"/>
+      <c r="U115" s="77"/>
+      <c r="V115" s="77"/>
+      <c r="W115" s="77"/>
+      <c r="X115" s="77"/>
+      <c r="Y115" s="77"/>
+      <c r="Z115" s="77"/>
+      <c r="AA115" s="77"/>
+    </row>
+    <row r="116" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C116" s="77"/>
+      <c r="D116" s="77"/>
+      <c r="E116" s="77"/>
+      <c r="F116" s="77"/>
+      <c r="G116" s="77"/>
+      <c r="H116" s="77"/>
+      <c r="I116" s="77"/>
+      <c r="J116" s="77"/>
+      <c r="K116" s="77"/>
+      <c r="L116" s="77"/>
+      <c r="M116" s="77"/>
+      <c r="N116" s="77"/>
+      <c r="O116" s="77"/>
+      <c r="P116" s="77"/>
+      <c r="Q116" s="77"/>
+      <c r="R116" s="77"/>
+      <c r="S116" s="77"/>
+      <c r="T116" s="77"/>
+      <c r="U116" s="77"/>
+      <c r="V116" s="77"/>
+      <c r="W116" s="77"/>
+      <c r="X116" s="77"/>
+      <c r="Y116" s="77"/>
+      <c r="Z116" s="77"/>
+      <c r="AA116" s="77"/>
+    </row>
+    <row r="117" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C117" s="77"/>
+      <c r="D117" s="77"/>
+      <c r="E117" s="77"/>
+      <c r="F117" s="77"/>
+      <c r="G117" s="77"/>
+      <c r="H117" s="77"/>
+      <c r="I117" s="77"/>
+      <c r="J117" s="77"/>
+      <c r="K117" s="77"/>
+      <c r="L117" s="77"/>
+      <c r="M117" s="77"/>
+      <c r="N117" s="77"/>
+      <c r="O117" s="77"/>
+      <c r="P117" s="77"/>
+      <c r="Q117" s="77"/>
+      <c r="R117" s="77"/>
+      <c r="S117" s="77"/>
+      <c r="T117" s="77"/>
+      <c r="U117" s="77"/>
+      <c r="V117" s="77"/>
+      <c r="W117" s="77"/>
+      <c r="X117" s="77"/>
+      <c r="Y117" s="77"/>
+      <c r="Z117" s="77"/>
+      <c r="AA117" s="77"/>
+    </row>
+    <row r="118" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C118" s="7" t="str">
         <f>IF($C$93="ITA","P50","J26")</f>
         <v>P50</v>
       </c>
-      <c r="D118" s="14" t="str">
+      <c r="D118" s="7" t="str">
         <f>IF($C$93="ITA","P49","J27")</f>
         <v>P49</v>
       </c>
-      <c r="E118" s="14" t="str">
+      <c r="E118" s="7" t="str">
         <f>IF($C$93="ITA","P48","J28")</f>
         <v>P48</v>
       </c>
-      <c r="F118" s="14" t="str">
+      <c r="F118" s="7" t="str">
         <f>IF($C$93="ITA","P47","J29")</f>
         <v>P47</v>
       </c>
-      <c r="G118" s="14" t="str">
+      <c r="G118" s="7" t="str">
         <f>IF($C$93="ITA","P46","J30")</f>
         <v>P46</v>
       </c>
-      <c r="H118" s="14" t="str">
+      <c r="H118" s="7" t="str">
         <f>IF($C$93="ITA","P45","J31")</f>
         <v>P45</v>
       </c>
-      <c r="I118" s="14" t="str">
+      <c r="I118" s="7" t="str">
         <f>IF($C$93="ITA","P44","J32")</f>
         <v>P44</v>
       </c>
-      <c r="J118" s="14" t="str">
+      <c r="J118" s="7" t="str">
         <f>IF($C$93="ITA","P43","J33")</f>
         <v>P43</v>
       </c>
-      <c r="K118" s="14" t="str">
+      <c r="K118" s="7" t="str">
         <f>IF($C$93="ITA","P42","J34")</f>
         <v>P42</v>
       </c>
-      <c r="L118" s="14" t="str">
+      <c r="L118" s="7" t="str">
         <f>IF($C$93="ITA","P41","J35")</f>
         <v>P41</v>
       </c>
-      <c r="M118" s="14" t="str">
+      <c r="M118" s="7" t="str">
         <f>IF($C$93="ITA","P40","J36")</f>
         <v>P40</v>
       </c>
-      <c r="N118" s="14" t="str">
+      <c r="N118" s="7" t="str">
         <f>IF($C$93="ITA","P39","J37")</f>
         <v>P39</v>
       </c>
-      <c r="O118" s="14" t="str">
+      <c r="O118" s="7" t="str">
         <f>IF($C$93="ITA","P38","J38")</f>
         <v>P38</v>
       </c>
-      <c r="P118" s="14" t="str">
+      <c r="P118" s="7" t="str">
         <f>IF($C$93="ITA","P37","J39")</f>
         <v>P37</v>
       </c>
-      <c r="Q118" s="14" t="str">
+      <c r="Q118" s="7" t="str">
         <f>IF($C$93="ITA","P36","J40")</f>
         <v>P36</v>
       </c>
-      <c r="R118" s="14" t="str">
+      <c r="R118" s="7" t="str">
         <f>IF($C$93="ITA","P35","J41")</f>
         <v>P35</v>
       </c>
-      <c r="S118" s="14" t="str">
+      <c r="S118" s="7" t="str">
         <f>IF($C$93="ITA","P34","J42")</f>
         <v>P34</v>
       </c>
-      <c r="T118" s="14" t="str">
+      <c r="T118" s="7" t="str">
         <f>IF($C$93="ITA","P33","J43")</f>
         <v>P33</v>
       </c>
-      <c r="U118" s="14" t="str">
+      <c r="U118" s="7" t="str">
         <f>IF($C$93="ITA","P32","J44")</f>
         <v>P32</v>
       </c>
-      <c r="V118" s="14" t="str">
+      <c r="V118" s="7" t="str">
         <f>IF($C$93="ITA","P31","J45")</f>
         <v>P31</v>
       </c>
-      <c r="W118" s="14" t="str">
+      <c r="W118" s="7" t="str">
         <f>IF($C$93="ITA","P30","J46")</f>
         <v>P30</v>
       </c>
-      <c r="X118" s="14" t="str">
+      <c r="X118" s="7" t="str">
         <f>IF($C$93="ITA","P29","J47")</f>
         <v>P29</v>
       </c>
-      <c r="Y118" s="14" t="str">
+      <c r="Y118" s="7" t="str">
         <f>IF($C$93="ITA","P28","J48")</f>
         <v>P28</v>
       </c>
-      <c r="Z118" s="14" t="str">
+      <c r="Z118" s="7" t="str">
         <f>IF($C$93="ITA","P27","J49")</f>
         <v>P27</v>
       </c>
-      <c r="AA118" s="14" t="str">
+      <c r="AA118" s="7" t="str">
         <f>IF($C$93="ITA","P26","J50")</f>
         <v>P26</v>
       </c>
     </row>
-    <row r="119" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="C119" s="18" t="s">
+    <row r="119" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C119" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="120" spans="2:27" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="121" spans="2:27" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="123" spans="2:27" x14ac:dyDescent="0.4">
+      <c r="B123" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="C123" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="120" spans="2:27" collapsed="1" x14ac:dyDescent="0.35"/>
-[...233 lines deleted...]
-      <c r="C134" s="14" t="str">
+    <row r="124" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B124" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C124" s="77"/>
+      <c r="D124" s="77"/>
+      <c r="E124" s="77"/>
+      <c r="F124" s="77"/>
+      <c r="G124" s="77"/>
+      <c r="H124" s="77"/>
+      <c r="I124" s="77"/>
+      <c r="J124" s="77"/>
+      <c r="K124" s="77"/>
+      <c r="L124" s="77"/>
+      <c r="M124" s="77"/>
+      <c r="N124" s="77"/>
+      <c r="O124" s="77"/>
+      <c r="P124" s="77"/>
+      <c r="Q124" s="77"/>
+      <c r="R124" s="77"/>
+      <c r="S124" s="77"/>
+      <c r="T124" s="77"/>
+      <c r="U124" s="77"/>
+      <c r="V124" s="77"/>
+    </row>
+    <row r="125" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C125" s="77"/>
+      <c r="D125" s="77"/>
+      <c r="E125" s="77"/>
+      <c r="F125" s="77"/>
+      <c r="G125" s="77"/>
+      <c r="H125" s="77"/>
+      <c r="I125" s="77"/>
+      <c r="J125" s="77"/>
+      <c r="K125" s="77"/>
+      <c r="L125" s="77"/>
+      <c r="M125" s="77"/>
+      <c r="N125" s="77"/>
+      <c r="O125" s="77"/>
+      <c r="P125" s="77"/>
+      <c r="Q125" s="77"/>
+      <c r="R125" s="77"/>
+      <c r="S125" s="77"/>
+      <c r="T125" s="77"/>
+      <c r="U125" s="77"/>
+      <c r="V125" s="77"/>
+    </row>
+    <row r="126" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C126" s="77"/>
+      <c r="D126" s="77"/>
+      <c r="E126" s="77"/>
+      <c r="F126" s="77"/>
+      <c r="G126" s="77"/>
+      <c r="H126" s="77"/>
+      <c r="I126" s="77"/>
+      <c r="J126" s="77"/>
+      <c r="K126" s="77"/>
+      <c r="L126" s="77"/>
+      <c r="M126" s="77"/>
+      <c r="N126" s="77"/>
+      <c r="O126" s="77"/>
+      <c r="P126" s="77"/>
+      <c r="Q126" s="77"/>
+      <c r="R126" s="77"/>
+      <c r="S126" s="77"/>
+      <c r="T126" s="77"/>
+      <c r="U126" s="77"/>
+      <c r="V126" s="77"/>
+    </row>
+    <row r="127" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C127" s="77"/>
+      <c r="D127" s="77"/>
+      <c r="E127" s="77"/>
+      <c r="F127" s="77"/>
+      <c r="G127" s="77"/>
+      <c r="H127" s="77"/>
+      <c r="I127" s="77"/>
+      <c r="J127" s="77"/>
+      <c r="K127" s="77"/>
+      <c r="L127" s="77"/>
+      <c r="M127" s="77"/>
+      <c r="N127" s="77"/>
+      <c r="O127" s="77"/>
+      <c r="P127" s="77"/>
+      <c r="Q127" s="77"/>
+      <c r="R127" s="77"/>
+      <c r="S127" s="77"/>
+      <c r="T127" s="77"/>
+      <c r="U127" s="77"/>
+      <c r="V127" s="77"/>
+    </row>
+    <row r="128" spans="2:27" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C128" s="77"/>
+      <c r="D128" s="77"/>
+      <c r="E128" s="77"/>
+      <c r="F128" s="77"/>
+      <c r="G128" s="77"/>
+      <c r="H128" s="77"/>
+      <c r="I128" s="77"/>
+      <c r="J128" s="77"/>
+      <c r="K128" s="77"/>
+      <c r="L128" s="77"/>
+      <c r="M128" s="77"/>
+      <c r="N128" s="77"/>
+      <c r="O128" s="77"/>
+      <c r="P128" s="77"/>
+      <c r="Q128" s="77"/>
+      <c r="R128" s="77"/>
+      <c r="S128" s="77"/>
+      <c r="T128" s="77"/>
+      <c r="U128" s="77"/>
+      <c r="V128" s="77"/>
+    </row>
+    <row r="129" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C129" s="77"/>
+      <c r="D129" s="77"/>
+      <c r="E129" s="77"/>
+      <c r="F129" s="77"/>
+      <c r="G129" s="77"/>
+      <c r="H129" s="77"/>
+      <c r="I129" s="77"/>
+      <c r="J129" s="77"/>
+      <c r="K129" s="77"/>
+      <c r="L129" s="77"/>
+      <c r="M129" s="77"/>
+      <c r="N129" s="77"/>
+      <c r="O129" s="77"/>
+      <c r="P129" s="77"/>
+      <c r="Q129" s="77"/>
+      <c r="R129" s="77"/>
+      <c r="S129" s="77"/>
+      <c r="T129" s="77"/>
+      <c r="U129" s="77"/>
+      <c r="V129" s="77"/>
+    </row>
+    <row r="130" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C130" s="77"/>
+      <c r="D130" s="77"/>
+      <c r="E130" s="77"/>
+      <c r="F130" s="77"/>
+      <c r="G130" s="77"/>
+      <c r="H130" s="77"/>
+      <c r="I130" s="77"/>
+      <c r="J130" s="77"/>
+      <c r="K130" s="77"/>
+      <c r="L130" s="77"/>
+      <c r="M130" s="77"/>
+      <c r="N130" s="77"/>
+      <c r="O130" s="77"/>
+      <c r="P130" s="77"/>
+      <c r="Q130" s="77"/>
+      <c r="R130" s="77"/>
+      <c r="S130" s="77"/>
+      <c r="T130" s="77"/>
+      <c r="U130" s="77"/>
+      <c r="V130" s="77"/>
+    </row>
+    <row r="131" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C131" s="77"/>
+      <c r="D131" s="77"/>
+      <c r="E131" s="77"/>
+      <c r="F131" s="77"/>
+      <c r="G131" s="77"/>
+      <c r="H131" s="77"/>
+      <c r="I131" s="77"/>
+      <c r="J131" s="77"/>
+      <c r="K131" s="77"/>
+      <c r="L131" s="77"/>
+      <c r="M131" s="77"/>
+      <c r="N131" s="77"/>
+      <c r="O131" s="77"/>
+      <c r="P131" s="77"/>
+      <c r="Q131" s="77"/>
+      <c r="R131" s="77"/>
+      <c r="S131" s="77"/>
+      <c r="T131" s="77"/>
+      <c r="U131" s="77"/>
+      <c r="V131" s="77"/>
+    </row>
+    <row r="132" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C132" s="77"/>
+      <c r="D132" s="77"/>
+      <c r="E132" s="77"/>
+      <c r="F132" s="77"/>
+      <c r="G132" s="77"/>
+      <c r="H132" s="77"/>
+      <c r="I132" s="77"/>
+      <c r="J132" s="77"/>
+      <c r="K132" s="77"/>
+      <c r="L132" s="77"/>
+      <c r="M132" s="77"/>
+      <c r="N132" s="77"/>
+      <c r="O132" s="77"/>
+      <c r="P132" s="77"/>
+      <c r="Q132" s="77"/>
+      <c r="R132" s="77"/>
+      <c r="S132" s="77"/>
+      <c r="T132" s="77"/>
+      <c r="U132" s="77"/>
+      <c r="V132" s="77"/>
+    </row>
+    <row r="133" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C133" s="77"/>
+      <c r="D133" s="77"/>
+      <c r="E133" s="77"/>
+      <c r="F133" s="77"/>
+      <c r="G133" s="77"/>
+      <c r="H133" s="77"/>
+      <c r="I133" s="77"/>
+      <c r="J133" s="77"/>
+      <c r="K133" s="77"/>
+      <c r="L133" s="77"/>
+      <c r="M133" s="77"/>
+      <c r="N133" s="77"/>
+      <c r="O133" s="77"/>
+      <c r="P133" s="77"/>
+      <c r="Q133" s="77"/>
+      <c r="R133" s="77"/>
+      <c r="S133" s="77"/>
+      <c r="T133" s="77"/>
+      <c r="U133" s="77"/>
+      <c r="V133" s="77"/>
+    </row>
+    <row r="134" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C134" s="7" t="str">
         <f>IF($C$123="ITA","P20","J1")</f>
         <v>P20</v>
       </c>
-      <c r="D134" s="14" t="str">
+      <c r="D134" s="7" t="str">
         <f>IF($C$123="ITA","P19","J2")</f>
         <v>P19</v>
       </c>
-      <c r="E134" s="14" t="str">
+      <c r="E134" s="7" t="str">
         <f>IF($C$123="ITA","P18","J3")</f>
         <v>P18</v>
       </c>
-      <c r="F134" s="14" t="str">
+      <c r="F134" s="7" t="str">
         <f>IF($C$123="ITA","P17","J4")</f>
         <v>P17</v>
       </c>
-      <c r="G134" s="14" t="str">
+      <c r="G134" s="7" t="str">
         <f>IF($C$123="ITA","P16","J5")</f>
         <v>P16</v>
       </c>
-      <c r="H134" s="14" t="str">
+      <c r="H134" s="7" t="str">
         <f>IF($C$123="ITA","P15","J6")</f>
         <v>P15</v>
       </c>
-      <c r="I134" s="14" t="str">
+      <c r="I134" s="7" t="str">
         <f>IF($C$123="ITA","P14","J7")</f>
         <v>P14</v>
       </c>
-      <c r="J134" s="14" t="str">
+      <c r="J134" s="7" t="str">
         <f>IF($C$123="ITA","P13","J8")</f>
         <v>P13</v>
       </c>
-      <c r="K134" s="14" t="str">
+      <c r="K134" s="7" t="str">
         <f>IF($C$123="ITA","P12","J9")</f>
         <v>P12</v>
       </c>
-      <c r="L134" s="14" t="str">
+      <c r="L134" s="7" t="str">
         <f>IF($C$123="ITA","P11","J10")</f>
         <v>P11</v>
       </c>
-      <c r="M134" s="14" t="str">
+      <c r="M134" s="7" t="str">
         <f>IF($C$123="ITA","P10","J11")</f>
         <v>P10</v>
       </c>
-      <c r="N134" s="14" t="str">
+      <c r="N134" s="7" t="str">
         <f>IF($C$123="ITA","P9","J12")</f>
         <v>P9</v>
       </c>
-      <c r="O134" s="14" t="str">
+      <c r="O134" s="7" t="str">
         <f>IF($C$123="ITA","P8","J13")</f>
         <v>P8</v>
       </c>
-      <c r="P134" s="14" t="str">
+      <c r="P134" s="7" t="str">
         <f>IF($C$123="ITA","P7","J14")</f>
         <v>P7</v>
       </c>
-      <c r="Q134" s="14" t="str">
+      <c r="Q134" s="7" t="str">
         <f>IF($C$123="ITA","P6","J15")</f>
         <v>P6</v>
       </c>
-      <c r="R134" s="14" t="str">
+      <c r="R134" s="7" t="str">
         <f>IF($C$123="ITA","P5","J16")</f>
         <v>P5</v>
       </c>
-      <c r="S134" s="14" t="str">
+      <c r="S134" s="7" t="str">
         <f>IF($C$123="ITA","P4","J17")</f>
         <v>P4</v>
       </c>
-      <c r="T134" s="14" t="str">
+      <c r="T134" s="7" t="str">
         <f>IF($C$123="ITA","P3","J18")</f>
         <v>P3</v>
       </c>
-      <c r="U134" s="14" t="str">
+      <c r="U134" s="7" t="str">
         <f>IF($C$123="ITA","P2","J19")</f>
         <v>P2</v>
       </c>
-      <c r="V134" s="14" t="str">
+      <c r="V134" s="7" t="str">
         <f>IF($C$123="ITA","P1","J20")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="135" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="C135" s="18" t="s">
+    <row r="135" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C135" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="136" spans="2:22" collapsed="1" x14ac:dyDescent="0.4">
+      <c r="C136" s="12"/>
+    </row>
+    <row r="137" spans="2:22" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="139" spans="2:22" x14ac:dyDescent="0.4">
+      <c r="B139" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C139" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="136" spans="2:22" collapsed="1" x14ac:dyDescent="0.35">
-[...235 lines deleted...]
-      <c r="C150" s="19" t="str">
+    <row r="140" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B140" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C140" s="77"/>
+      <c r="D140" s="77"/>
+      <c r="E140" s="77"/>
+      <c r="F140" s="77"/>
+      <c r="G140" s="77"/>
+      <c r="H140" s="77"/>
+      <c r="I140" s="77"/>
+      <c r="J140" s="77"/>
+      <c r="K140" s="77"/>
+      <c r="L140" s="77"/>
+      <c r="M140" s="77"/>
+      <c r="N140" s="77"/>
+      <c r="O140" s="77"/>
+      <c r="P140" s="77"/>
+      <c r="Q140" s="77"/>
+      <c r="R140" s="77"/>
+      <c r="S140" s="77"/>
+      <c r="T140" s="77"/>
+      <c r="U140" s="77"/>
+      <c r="V140" s="77"/>
+    </row>
+    <row r="141" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C141" s="77"/>
+      <c r="D141" s="77"/>
+      <c r="E141" s="77"/>
+      <c r="F141" s="77"/>
+      <c r="G141" s="77"/>
+      <c r="H141" s="77"/>
+      <c r="I141" s="77"/>
+      <c r="J141" s="77"/>
+      <c r="K141" s="77"/>
+      <c r="L141" s="77"/>
+      <c r="M141" s="77"/>
+      <c r="N141" s="77"/>
+      <c r="O141" s="77"/>
+      <c r="P141" s="77"/>
+      <c r="Q141" s="77"/>
+      <c r="R141" s="77"/>
+      <c r="S141" s="77"/>
+      <c r="T141" s="77"/>
+      <c r="U141" s="77"/>
+      <c r="V141" s="77"/>
+    </row>
+    <row r="142" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C142" s="77"/>
+      <c r="D142" s="77"/>
+      <c r="E142" s="77"/>
+      <c r="F142" s="77"/>
+      <c r="G142" s="77"/>
+      <c r="H142" s="77"/>
+      <c r="I142" s="77"/>
+      <c r="J142" s="77"/>
+      <c r="K142" s="77"/>
+      <c r="L142" s="77"/>
+      <c r="M142" s="77"/>
+      <c r="N142" s="77"/>
+      <c r="O142" s="77"/>
+      <c r="P142" s="77"/>
+      <c r="Q142" s="77"/>
+      <c r="R142" s="77"/>
+      <c r="S142" s="77"/>
+      <c r="T142" s="77"/>
+      <c r="U142" s="77"/>
+      <c r="V142" s="77"/>
+    </row>
+    <row r="143" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C143" s="77"/>
+      <c r="D143" s="77"/>
+      <c r="E143" s="77"/>
+      <c r="F143" s="77"/>
+      <c r="G143" s="77"/>
+      <c r="H143" s="77"/>
+      <c r="I143" s="77"/>
+      <c r="J143" s="77"/>
+      <c r="K143" s="77"/>
+      <c r="L143" s="77"/>
+      <c r="M143" s="77"/>
+      <c r="N143" s="77"/>
+      <c r="O143" s="77"/>
+      <c r="P143" s="77"/>
+      <c r="Q143" s="77"/>
+      <c r="R143" s="77"/>
+      <c r="S143" s="77"/>
+      <c r="T143" s="77"/>
+      <c r="U143" s="77"/>
+      <c r="V143" s="77"/>
+    </row>
+    <row r="144" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C144" s="77"/>
+      <c r="D144" s="77"/>
+      <c r="E144" s="77"/>
+      <c r="F144" s="77"/>
+      <c r="G144" s="77"/>
+      <c r="H144" s="77"/>
+      <c r="I144" s="77"/>
+      <c r="J144" s="77"/>
+      <c r="K144" s="77"/>
+      <c r="L144" s="77"/>
+      <c r="M144" s="77"/>
+      <c r="N144" s="77"/>
+      <c r="O144" s="77"/>
+      <c r="P144" s="77"/>
+      <c r="Q144" s="77"/>
+      <c r="R144" s="77"/>
+      <c r="S144" s="77"/>
+      <c r="T144" s="77"/>
+      <c r="U144" s="77"/>
+      <c r="V144" s="77"/>
+    </row>
+    <row r="145" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C145" s="77"/>
+      <c r="D145" s="77"/>
+      <c r="E145" s="77"/>
+      <c r="F145" s="77"/>
+      <c r="G145" s="77"/>
+      <c r="H145" s="77"/>
+      <c r="I145" s="77"/>
+      <c r="J145" s="77"/>
+      <c r="K145" s="77"/>
+      <c r="L145" s="77"/>
+      <c r="M145" s="77"/>
+      <c r="N145" s="77"/>
+      <c r="O145" s="77"/>
+      <c r="P145" s="77"/>
+      <c r="Q145" s="77"/>
+      <c r="R145" s="77"/>
+      <c r="S145" s="77"/>
+      <c r="T145" s="77"/>
+      <c r="U145" s="77"/>
+      <c r="V145" s="77"/>
+    </row>
+    <row r="146" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C146" s="77"/>
+      <c r="D146" s="77"/>
+      <c r="E146" s="77"/>
+      <c r="F146" s="77"/>
+      <c r="G146" s="77"/>
+      <c r="H146" s="77"/>
+      <c r="I146" s="77"/>
+      <c r="J146" s="77"/>
+      <c r="K146" s="77"/>
+      <c r="L146" s="77"/>
+      <c r="M146" s="77"/>
+      <c r="N146" s="77"/>
+      <c r="O146" s="77"/>
+      <c r="P146" s="77"/>
+      <c r="Q146" s="77"/>
+      <c r="R146" s="77"/>
+      <c r="S146" s="77"/>
+      <c r="T146" s="77"/>
+      <c r="U146" s="77"/>
+      <c r="V146" s="77"/>
+    </row>
+    <row r="147" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C147" s="77"/>
+      <c r="D147" s="77"/>
+      <c r="E147" s="77"/>
+      <c r="F147" s="77"/>
+      <c r="G147" s="77"/>
+      <c r="H147" s="77"/>
+      <c r="I147" s="77"/>
+      <c r="J147" s="77"/>
+      <c r="K147" s="77"/>
+      <c r="L147" s="77"/>
+      <c r="M147" s="77"/>
+      <c r="N147" s="77"/>
+      <c r="O147" s="77"/>
+      <c r="P147" s="77"/>
+      <c r="Q147" s="77"/>
+      <c r="R147" s="77"/>
+      <c r="S147" s="77"/>
+      <c r="T147" s="77"/>
+      <c r="U147" s="77"/>
+      <c r="V147" s="77"/>
+    </row>
+    <row r="148" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C148" s="77"/>
+      <c r="D148" s="77"/>
+      <c r="E148" s="77"/>
+      <c r="F148" s="77"/>
+      <c r="G148" s="77"/>
+      <c r="H148" s="77"/>
+      <c r="I148" s="77"/>
+      <c r="J148" s="77"/>
+      <c r="K148" s="77"/>
+      <c r="L148" s="77"/>
+      <c r="M148" s="77"/>
+      <c r="N148" s="77"/>
+      <c r="O148" s="77"/>
+      <c r="P148" s="77"/>
+      <c r="Q148" s="77"/>
+      <c r="R148" s="77"/>
+      <c r="S148" s="77"/>
+      <c r="T148" s="77"/>
+      <c r="U148" s="77"/>
+      <c r="V148" s="77"/>
+    </row>
+    <row r="149" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C149" s="77"/>
+      <c r="D149" s="77"/>
+      <c r="E149" s="77"/>
+      <c r="F149" s="77"/>
+      <c r="G149" s="77"/>
+      <c r="H149" s="77"/>
+      <c r="I149" s="77"/>
+      <c r="J149" s="77"/>
+      <c r="K149" s="77"/>
+      <c r="L149" s="77"/>
+      <c r="M149" s="77"/>
+      <c r="N149" s="77"/>
+      <c r="O149" s="77"/>
+      <c r="P149" s="77"/>
+      <c r="Q149" s="77"/>
+      <c r="R149" s="77"/>
+      <c r="S149" s="77"/>
+      <c r="T149" s="77"/>
+      <c r="U149" s="77"/>
+      <c r="V149" s="77"/>
+    </row>
+    <row r="150" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C150" s="7" t="str">
         <f>IF($C$139="ITA","P20","J1")</f>
         <v>P20</v>
       </c>
-      <c r="D150" s="19" t="str">
+      <c r="D150" s="7" t="str">
         <f>IF($C$139="ITA","P19","J2")</f>
         <v>P19</v>
       </c>
-      <c r="E150" s="19" t="str">
+      <c r="E150" s="7" t="str">
         <f>IF($C$139="ITA","P18","J3")</f>
         <v>P18</v>
       </c>
-      <c r="F150" s="19" t="str">
+      <c r="F150" s="7" t="str">
         <f>IF($C$139="ITA","P17","J4")</f>
         <v>P17</v>
       </c>
-      <c r="G150" s="19" t="str">
+      <c r="G150" s="7" t="str">
         <f>IF($C$139="ITA","P16","J5")</f>
         <v>P16</v>
       </c>
-      <c r="H150" s="19" t="str">
+      <c r="H150" s="7" t="str">
         <f>IF($C$139="ITA","P15","J6")</f>
         <v>P15</v>
       </c>
-      <c r="I150" s="19" t="str">
+      <c r="I150" s="7" t="str">
         <f>IF($C$139="ITA","P14","J7")</f>
         <v>P14</v>
       </c>
-      <c r="J150" s="19" t="str">
+      <c r="J150" s="7" t="str">
         <f>IF($C$139="ITA","P13","J8")</f>
         <v>P13</v>
       </c>
-      <c r="K150" s="19" t="str">
+      <c r="K150" s="7" t="str">
         <f>IF($C$139="ITA","P12","J9")</f>
         <v>P12</v>
       </c>
-      <c r="L150" s="19" t="str">
+      <c r="L150" s="7" t="str">
         <f>IF($C$139="ITA","P11","J10")</f>
         <v>P11</v>
       </c>
-      <c r="M150" s="19" t="str">
+      <c r="M150" s="7" t="str">
         <f>IF($C$139="ITA","P10","J11")</f>
         <v>P10</v>
       </c>
-      <c r="N150" s="19" t="str">
+      <c r="N150" s="7" t="str">
         <f>IF($C$139="ITA","P9","J12")</f>
         <v>P9</v>
       </c>
-      <c r="O150" s="19" t="str">
+      <c r="O150" s="7" t="str">
         <f>IF($C$139="ITA","P8","J13")</f>
         <v>P8</v>
       </c>
-      <c r="P150" s="19" t="str">
+      <c r="P150" s="7" t="str">
         <f>IF($C$139="ITA","P7","J14")</f>
         <v>P7</v>
       </c>
-      <c r="Q150" s="19" t="str">
+      <c r="Q150" s="7" t="str">
         <f>IF($C$139="ITA","P6","J15")</f>
         <v>P6</v>
       </c>
-      <c r="R150" s="19" t="str">
+      <c r="R150" s="7" t="str">
         <f>IF($C$139="ITA","P5","J16")</f>
         <v>P5</v>
       </c>
-      <c r="S150" s="19" t="str">
+      <c r="S150" s="7" t="str">
         <f>IF($C$139="ITA","P4","J17")</f>
         <v>P4</v>
       </c>
-      <c r="T150" s="19" t="str">
+      <c r="T150" s="7" t="str">
         <f>IF($C$139="ITA","P3","J18")</f>
         <v>P3</v>
       </c>
-      <c r="U150" s="19" t="str">
+      <c r="U150" s="7" t="str">
         <f>IF($C$139="ITA","P2","J19")</f>
         <v>P2</v>
       </c>
-      <c r="V150" s="19" t="str">
+      <c r="V150" s="7" t="str">
         <f>IF($C$139="ITA","P1","J20")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="151" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-[...28 lines deleted...]
-      <c r="I152" s="94" t="str">
+    <row r="151" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C151" s="34"/>
+      <c r="D151" s="31"/>
+      <c r="E151" s="31"/>
+      <c r="F151" s="31"/>
+      <c r="G151" s="31"/>
+      <c r="H151" s="31"/>
+      <c r="I151" s="35"/>
+      <c r="J151" s="31"/>
+      <c r="K151" s="31"/>
+      <c r="L151" s="31"/>
+      <c r="M151" s="31"/>
+      <c r="N151" s="31"/>
+      <c r="O151" s="31"/>
+      <c r="P151" s="31"/>
+      <c r="Q151" s="31"/>
+      <c r="R151" s="31"/>
+      <c r="S151" s="31"/>
+      <c r="T151" s="31"/>
+      <c r="U151" s="31"/>
+      <c r="V151" s="36"/>
+    </row>
+    <row r="152" spans="3:22" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C152" s="79"/>
+      <c r="D152" s="80"/>
+      <c r="E152" s="80"/>
+      <c r="F152" s="80"/>
+      <c r="G152" s="80"/>
+      <c r="H152" s="81"/>
+      <c r="I152" s="78" t="str">
         <f>IF($C$139="ITA","P25","J21")</f>
         <v>P25</v>
       </c>
-      <c r="J152" s="47"/>
-[...7 lines deleted...]
-      <c r="P152" s="94" t="str">
+      <c r="J152" s="37"/>
+      <c r="K152" s="37"/>
+      <c r="L152" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="M152" s="102"/>
+      <c r="N152" s="37"/>
+      <c r="O152" s="37"/>
+      <c r="P152" s="78" t="str">
         <f>IF($C$139="ITA","P21","J25")</f>
         <v>P21</v>
       </c>
-      <c r="Q152" s="101"/>
-[...35 lines deleted...]
-      <c r="I154" s="94" t="str">
+      <c r="Q152" s="79"/>
+      <c r="R152" s="80"/>
+      <c r="S152" s="80"/>
+      <c r="T152" s="80"/>
+      <c r="U152" s="80"/>
+      <c r="V152" s="81"/>
+    </row>
+    <row r="153" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C153" s="82"/>
+      <c r="D153" s="83"/>
+      <c r="E153" s="83"/>
+      <c r="F153" s="83"/>
+      <c r="G153" s="83"/>
+      <c r="H153" s="84"/>
+      <c r="I153" s="78"/>
+      <c r="J153" s="37"/>
+      <c r="K153" s="37"/>
+      <c r="L153" s="102"/>
+      <c r="M153" s="102"/>
+      <c r="N153" s="37"/>
+      <c r="O153" s="37"/>
+      <c r="P153" s="78"/>
+      <c r="Q153" s="82"/>
+      <c r="R153" s="83"/>
+      <c r="S153" s="83"/>
+      <c r="T153" s="83"/>
+      <c r="U153" s="83"/>
+      <c r="V153" s="84"/>
+    </row>
+    <row r="154" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C154" s="79"/>
+      <c r="D154" s="80"/>
+      <c r="E154" s="80"/>
+      <c r="F154" s="80"/>
+      <c r="G154" s="80"/>
+      <c r="H154" s="81"/>
+      <c r="I154" s="78" t="str">
         <f>IF($C$139="ITA","P26","J22")</f>
         <v>P26</v>
       </c>
-      <c r="J154" s="47"/>
-[...5 lines deleted...]
-      <c r="P154" s="94" t="str">
+      <c r="J154" s="37"/>
+      <c r="K154" s="37"/>
+      <c r="L154" s="102"/>
+      <c r="M154" s="102"/>
+      <c r="N154" s="37"/>
+      <c r="O154" s="37"/>
+      <c r="P154" s="78" t="str">
         <f>IF($C$139="ITA","P22","J26")</f>
         <v>P22</v>
       </c>
-      <c r="Q154" s="101"/>
-[...35 lines deleted...]
-      <c r="I156" s="94" t="str">
+      <c r="Q154" s="79"/>
+      <c r="R154" s="80"/>
+      <c r="S154" s="80"/>
+      <c r="T154" s="80"/>
+      <c r="U154" s="80"/>
+      <c r="V154" s="81"/>
+    </row>
+    <row r="155" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C155" s="82"/>
+      <c r="D155" s="83"/>
+      <c r="E155" s="83"/>
+      <c r="F155" s="83"/>
+      <c r="G155" s="83"/>
+      <c r="H155" s="84"/>
+      <c r="I155" s="78"/>
+      <c r="J155" s="37"/>
+      <c r="K155" s="37"/>
+      <c r="L155" s="102"/>
+      <c r="M155" s="102"/>
+      <c r="N155" s="37"/>
+      <c r="O155" s="37"/>
+      <c r="P155" s="78"/>
+      <c r="Q155" s="82"/>
+      <c r="R155" s="83"/>
+      <c r="S155" s="83"/>
+      <c r="T155" s="83"/>
+      <c r="U155" s="83"/>
+      <c r="V155" s="84"/>
+    </row>
+    <row r="156" spans="3:22" ht="15" hidden="1" customHeight="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C156" s="79"/>
+      <c r="D156" s="80"/>
+      <c r="E156" s="80"/>
+      <c r="F156" s="80"/>
+      <c r="G156" s="80"/>
+      <c r="H156" s="81"/>
+      <c r="I156" s="78" t="str">
         <f>IF($C$139="ITA","P27","J23")</f>
         <v>P27</v>
       </c>
-      <c r="J156" s="48"/>
-[...7 lines deleted...]
-      <c r="P156" s="94" t="str">
+      <c r="J156" s="38"/>
+      <c r="K156" s="37"/>
+      <c r="L156" s="102" t="s">
+        <v>115</v>
+      </c>
+      <c r="M156" s="102"/>
+      <c r="N156" s="37"/>
+      <c r="O156" s="41"/>
+      <c r="P156" s="78" t="str">
         <f>IF($C$139="ITA","P23","J27")</f>
         <v>P23</v>
       </c>
-      <c r="Q156" s="101"/>
-[...35 lines deleted...]
-      <c r="I158" s="94" t="str">
+      <c r="Q156" s="79"/>
+      <c r="R156" s="80"/>
+      <c r="S156" s="80"/>
+      <c r="T156" s="80"/>
+      <c r="U156" s="80"/>
+      <c r="V156" s="81"/>
+    </row>
+    <row r="157" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C157" s="82"/>
+      <c r="D157" s="83"/>
+      <c r="E157" s="83"/>
+      <c r="F157" s="83"/>
+      <c r="G157" s="83"/>
+      <c r="H157" s="84"/>
+      <c r="I157" s="78"/>
+      <c r="J157" s="38"/>
+      <c r="K157" s="37"/>
+      <c r="L157" s="102"/>
+      <c r="M157" s="102"/>
+      <c r="N157" s="37"/>
+      <c r="O157" s="41"/>
+      <c r="P157" s="78"/>
+      <c r="Q157" s="82"/>
+      <c r="R157" s="83"/>
+      <c r="S157" s="83"/>
+      <c r="T157" s="83"/>
+      <c r="U157" s="83"/>
+      <c r="V157" s="84"/>
+    </row>
+    <row r="158" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C158" s="79"/>
+      <c r="D158" s="80"/>
+      <c r="E158" s="80"/>
+      <c r="F158" s="80"/>
+      <c r="G158" s="80"/>
+      <c r="H158" s="81"/>
+      <c r="I158" s="78" t="str">
         <f>IF($C$139="ITA","P28","J24")</f>
         <v>P28</v>
       </c>
-      <c r="J158" s="48"/>
-[...5 lines deleted...]
-      <c r="P158" s="94" t="str">
+      <c r="J158" s="38"/>
+      <c r="K158" s="37"/>
+      <c r="L158" s="102"/>
+      <c r="M158" s="102"/>
+      <c r="N158" s="37"/>
+      <c r="O158" s="41"/>
+      <c r="P158" s="78" t="str">
         <f>IF($C$139="ITA","P24","J28")</f>
         <v>P24</v>
       </c>
-      <c r="Q158" s="101"/>
-[...29 lines deleted...]
-      <c r="C160" s="18" t="s">
+      <c r="Q158" s="79"/>
+      <c r="R158" s="80"/>
+      <c r="S158" s="80"/>
+      <c r="T158" s="80"/>
+      <c r="U158" s="80"/>
+      <c r="V158" s="81"/>
+    </row>
+    <row r="159" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C159" s="82"/>
+      <c r="D159" s="83"/>
+      <c r="E159" s="83"/>
+      <c r="F159" s="83"/>
+      <c r="G159" s="83"/>
+      <c r="H159" s="84"/>
+      <c r="I159" s="78"/>
+      <c r="J159" s="39"/>
+      <c r="K159" s="40"/>
+      <c r="L159" s="102"/>
+      <c r="M159" s="102"/>
+      <c r="N159" s="40"/>
+      <c r="O159" s="42"/>
+      <c r="P159" s="78"/>
+      <c r="Q159" s="82"/>
+      <c r="R159" s="83"/>
+      <c r="S159" s="83"/>
+      <c r="T159" s="83"/>
+      <c r="U159" s="83"/>
+      <c r="V159" s="84"/>
+    </row>
+    <row r="160" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C160" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="161" spans="2:22" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="162" spans="2:22" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="164" spans="2:22" x14ac:dyDescent="0.4">
+      <c r="B164" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C164" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="161" spans="2:22" collapsed="1" x14ac:dyDescent="0.35"/>
-[...233 lines deleted...]
-      <c r="C175" s="25" t="str">
+    <row r="165" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B165" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C165" s="77"/>
+      <c r="D165" s="77"/>
+      <c r="E165" s="77"/>
+      <c r="F165" s="77"/>
+      <c r="G165" s="77"/>
+      <c r="H165" s="77"/>
+      <c r="I165" s="77"/>
+      <c r="J165" s="77"/>
+      <c r="K165" s="77"/>
+      <c r="L165" s="77"/>
+      <c r="M165" s="77"/>
+      <c r="N165" s="77"/>
+      <c r="O165" s="77"/>
+      <c r="P165" s="77"/>
+      <c r="Q165" s="77"/>
+      <c r="R165" s="77"/>
+      <c r="S165" s="77"/>
+      <c r="T165" s="77"/>
+      <c r="U165" s="77"/>
+      <c r="V165" s="77"/>
+    </row>
+    <row r="166" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C166" s="77"/>
+      <c r="D166" s="77"/>
+      <c r="E166" s="77"/>
+      <c r="F166" s="77"/>
+      <c r="G166" s="77"/>
+      <c r="H166" s="77"/>
+      <c r="I166" s="77"/>
+      <c r="J166" s="77"/>
+      <c r="K166" s="77"/>
+      <c r="L166" s="77"/>
+      <c r="M166" s="77"/>
+      <c r="N166" s="77"/>
+      <c r="O166" s="77"/>
+      <c r="P166" s="77"/>
+      <c r="Q166" s="77"/>
+      <c r="R166" s="77"/>
+      <c r="S166" s="77"/>
+      <c r="T166" s="77"/>
+      <c r="U166" s="77"/>
+      <c r="V166" s="77"/>
+    </row>
+    <row r="167" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C167" s="77"/>
+      <c r="D167" s="77"/>
+      <c r="E167" s="77"/>
+      <c r="F167" s="77"/>
+      <c r="G167" s="77"/>
+      <c r="H167" s="77"/>
+      <c r="I167" s="77"/>
+      <c r="J167" s="77"/>
+      <c r="K167" s="77"/>
+      <c r="L167" s="77"/>
+      <c r="M167" s="77"/>
+      <c r="N167" s="77"/>
+      <c r="O167" s="77"/>
+      <c r="P167" s="77"/>
+      <c r="Q167" s="77"/>
+      <c r="R167" s="77"/>
+      <c r="S167" s="77"/>
+      <c r="T167" s="77"/>
+      <c r="U167" s="77"/>
+      <c r="V167" s="77"/>
+    </row>
+    <row r="168" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C168" s="77"/>
+      <c r="D168" s="77"/>
+      <c r="E168" s="77"/>
+      <c r="F168" s="77"/>
+      <c r="G168" s="77"/>
+      <c r="H168" s="77"/>
+      <c r="I168" s="77"/>
+      <c r="J168" s="77"/>
+      <c r="K168" s="77"/>
+      <c r="L168" s="77"/>
+      <c r="M168" s="77"/>
+      <c r="N168" s="77"/>
+      <c r="O168" s="77"/>
+      <c r="P168" s="77"/>
+      <c r="Q168" s="77"/>
+      <c r="R168" s="77"/>
+      <c r="S168" s="77"/>
+      <c r="T168" s="77"/>
+      <c r="U168" s="77"/>
+      <c r="V168" s="77"/>
+    </row>
+    <row r="169" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C169" s="77"/>
+      <c r="D169" s="77"/>
+      <c r="E169" s="77"/>
+      <c r="F169" s="77"/>
+      <c r="G169" s="77"/>
+      <c r="H169" s="77"/>
+      <c r="I169" s="77"/>
+      <c r="J169" s="77"/>
+      <c r="K169" s="77"/>
+      <c r="L169" s="77"/>
+      <c r="M169" s="77"/>
+      <c r="N169" s="77"/>
+      <c r="O169" s="77"/>
+      <c r="P169" s="77"/>
+      <c r="Q169" s="77"/>
+      <c r="R169" s="77"/>
+      <c r="S169" s="77"/>
+      <c r="T169" s="77"/>
+      <c r="U169" s="77"/>
+      <c r="V169" s="77"/>
+    </row>
+    <row r="170" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C170" s="77"/>
+      <c r="D170" s="77"/>
+      <c r="E170" s="77"/>
+      <c r="F170" s="77"/>
+      <c r="G170" s="77"/>
+      <c r="H170" s="77"/>
+      <c r="I170" s="77"/>
+      <c r="J170" s="77"/>
+      <c r="K170" s="77"/>
+      <c r="L170" s="77"/>
+      <c r="M170" s="77"/>
+      <c r="N170" s="77"/>
+      <c r="O170" s="77"/>
+      <c r="P170" s="77"/>
+      <c r="Q170" s="77"/>
+      <c r="R170" s="77"/>
+      <c r="S170" s="77"/>
+      <c r="T170" s="77"/>
+      <c r="U170" s="77"/>
+      <c r="V170" s="77"/>
+    </row>
+    <row r="171" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C171" s="77"/>
+      <c r="D171" s="77"/>
+      <c r="E171" s="77"/>
+      <c r="F171" s="77"/>
+      <c r="G171" s="77"/>
+      <c r="H171" s="77"/>
+      <c r="I171" s="77"/>
+      <c r="J171" s="77"/>
+      <c r="K171" s="77"/>
+      <c r="L171" s="77"/>
+      <c r="M171" s="77"/>
+      <c r="N171" s="77"/>
+      <c r="O171" s="77"/>
+      <c r="P171" s="77"/>
+      <c r="Q171" s="77"/>
+      <c r="R171" s="77"/>
+      <c r="S171" s="77"/>
+      <c r="T171" s="77"/>
+      <c r="U171" s="77"/>
+      <c r="V171" s="77"/>
+    </row>
+    <row r="172" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C172" s="77"/>
+      <c r="D172" s="77"/>
+      <c r="E172" s="77"/>
+      <c r="F172" s="77"/>
+      <c r="G172" s="77"/>
+      <c r="H172" s="77"/>
+      <c r="I172" s="77"/>
+      <c r="J172" s="77"/>
+      <c r="K172" s="77"/>
+      <c r="L172" s="77"/>
+      <c r="M172" s="77"/>
+      <c r="N172" s="77"/>
+      <c r="O172" s="77"/>
+      <c r="P172" s="77"/>
+      <c r="Q172" s="77"/>
+      <c r="R172" s="77"/>
+      <c r="S172" s="77"/>
+      <c r="T172" s="77"/>
+      <c r="U172" s="77"/>
+      <c r="V172" s="77"/>
+    </row>
+    <row r="173" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C173" s="77"/>
+      <c r="D173" s="77"/>
+      <c r="E173" s="77"/>
+      <c r="F173" s="77"/>
+      <c r="G173" s="77"/>
+      <c r="H173" s="77"/>
+      <c r="I173" s="77"/>
+      <c r="J173" s="77"/>
+      <c r="K173" s="77"/>
+      <c r="L173" s="77"/>
+      <c r="M173" s="77"/>
+      <c r="N173" s="77"/>
+      <c r="O173" s="77"/>
+      <c r="P173" s="77"/>
+      <c r="Q173" s="77"/>
+      <c r="R173" s="77"/>
+      <c r="S173" s="77"/>
+      <c r="T173" s="77"/>
+      <c r="U173" s="77"/>
+      <c r="V173" s="77"/>
+    </row>
+    <row r="174" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C174" s="77"/>
+      <c r="D174" s="77"/>
+      <c r="E174" s="77"/>
+      <c r="F174" s="77"/>
+      <c r="G174" s="77"/>
+      <c r="H174" s="77"/>
+      <c r="I174" s="77"/>
+      <c r="J174" s="77"/>
+      <c r="K174" s="77"/>
+      <c r="L174" s="77"/>
+      <c r="M174" s="77"/>
+      <c r="N174" s="77"/>
+      <c r="O174" s="77"/>
+      <c r="P174" s="77"/>
+      <c r="Q174" s="77"/>
+      <c r="R174" s="77"/>
+      <c r="S174" s="77"/>
+      <c r="T174" s="77"/>
+      <c r="U174" s="77"/>
+      <c r="V174" s="77"/>
+    </row>
+    <row r="175" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C175" s="7" t="str">
         <f>IF($C$164="ITA","P20","J1")</f>
         <v>P20</v>
       </c>
-      <c r="D175" s="25" t="str">
+      <c r="D175" s="7" t="str">
         <f>IF($C$164="ITA","P19","J2")</f>
         <v>P19</v>
       </c>
-      <c r="E175" s="25" t="str">
+      <c r="E175" s="7" t="str">
         <f>IF($C$164="ITA","P18","J3")</f>
         <v>P18</v>
       </c>
-      <c r="F175" s="25" t="str">
+      <c r="F175" s="7" t="str">
         <f>IF($C$164="ITA","P17","J4")</f>
         <v>P17</v>
       </c>
-      <c r="G175" s="25" t="str">
+      <c r="G175" s="7" t="str">
         <f>IF($C$164="ITA","P16","J5")</f>
         <v>P16</v>
       </c>
-      <c r="H175" s="25" t="str">
+      <c r="H175" s="7" t="str">
         <f>IF($C$164="ITA","P15","J6")</f>
         <v>P15</v>
       </c>
-      <c r="I175" s="25" t="str">
+      <c r="I175" s="7" t="str">
         <f>IF($C$164="ITA","P14","J7")</f>
         <v>P14</v>
       </c>
-      <c r="J175" s="25" t="str">
+      <c r="J175" s="7" t="str">
         <f>IF($C$164="ITA","P13","J8")</f>
         <v>P13</v>
       </c>
-      <c r="K175" s="25" t="str">
+      <c r="K175" s="7" t="str">
         <f>IF($C$164="ITA","P12","J9")</f>
         <v>P12</v>
       </c>
-      <c r="L175" s="25" t="str">
+      <c r="L175" s="7" t="str">
         <f>IF($C$164="ITA","P11","J10")</f>
         <v>P11</v>
       </c>
-      <c r="M175" s="25" t="str">
+      <c r="M175" s="7" t="str">
         <f>IF($C$164="ITA","P10","J11")</f>
         <v>P10</v>
       </c>
-      <c r="N175" s="25" t="str">
+      <c r="N175" s="7" t="str">
         <f>IF($C$164="ITA","P9","J12")</f>
         <v>P9</v>
       </c>
-      <c r="O175" s="25" t="str">
+      <c r="O175" s="7" t="str">
         <f>IF($C$164="ITA","P8","J13")</f>
         <v>P8</v>
       </c>
-      <c r="P175" s="25" t="str">
+      <c r="P175" s="7" t="str">
         <f>IF($C$164="ITA","P7","J14")</f>
         <v>P7</v>
       </c>
-      <c r="Q175" s="25" t="str">
+      <c r="Q175" s="7" t="str">
         <f>IF($C$164="ITA","P6","J15")</f>
         <v>P6</v>
       </c>
-      <c r="R175" s="25" t="str">
+      <c r="R175" s="7" t="str">
         <f>IF($C$164="ITA","P5","J16")</f>
         <v>P5</v>
       </c>
-      <c r="S175" s="25" t="str">
+      <c r="S175" s="7" t="str">
         <f>IF($C$164="ITA","P4","J17")</f>
         <v>P4</v>
       </c>
-      <c r="T175" s="25" t="str">
+      <c r="T175" s="7" t="str">
         <f>IF($C$164="ITA","P3","J18")</f>
         <v>P3</v>
       </c>
-      <c r="U175" s="25" t="str">
+      <c r="U175" s="7" t="str">
         <f>IF($C$164="ITA","P2","J19")</f>
         <v>P2</v>
       </c>
-      <c r="V175" s="25" t="str">
+      <c r="V175" s="7" t="str">
         <f>IF($C$164="ITA","P1","J20")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="176" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-[...28 lines deleted...]
-      <c r="I177" s="94" t="str">
+    <row r="176" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C176" s="34"/>
+      <c r="D176" s="31"/>
+      <c r="E176" s="31"/>
+      <c r="F176" s="31"/>
+      <c r="G176" s="31"/>
+      <c r="H176" s="31"/>
+      <c r="I176" s="35"/>
+      <c r="J176" s="31"/>
+      <c r="K176" s="31"/>
+      <c r="L176" s="31"/>
+      <c r="M176" s="31"/>
+      <c r="N176" s="31"/>
+      <c r="O176" s="31"/>
+      <c r="P176" s="31"/>
+      <c r="Q176" s="31"/>
+      <c r="R176" s="31"/>
+      <c r="S176" s="31"/>
+      <c r="T176" s="31"/>
+      <c r="U176" s="31"/>
+      <c r="V176" s="36"/>
+    </row>
+    <row r="177" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C177" s="79"/>
+      <c r="D177" s="80"/>
+      <c r="E177" s="80"/>
+      <c r="F177" s="80"/>
+      <c r="G177" s="80"/>
+      <c r="H177" s="81"/>
+      <c r="I177" s="78" t="str">
         <f>IF($C$164="ITA","P25","J21")</f>
         <v>P25</v>
       </c>
-      <c r="J177" s="47"/>
-[...7 lines deleted...]
-      <c r="P177" s="94" t="str">
+      <c r="J177" s="37"/>
+      <c r="K177" s="37"/>
+      <c r="L177" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="M177" s="102"/>
+      <c r="N177" s="37"/>
+      <c r="O177" s="37"/>
+      <c r="P177" s="78" t="str">
         <f>IF($C$164="ITA","P21","J25")</f>
         <v>P21</v>
       </c>
-      <c r="Q177" s="101"/>
-[...35 lines deleted...]
-      <c r="I179" s="94" t="str">
+      <c r="Q177" s="79"/>
+      <c r="R177" s="80"/>
+      <c r="S177" s="80"/>
+      <c r="T177" s="80"/>
+      <c r="U177" s="80"/>
+      <c r="V177" s="81"/>
+    </row>
+    <row r="178" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C178" s="82"/>
+      <c r="D178" s="83"/>
+      <c r="E178" s="83"/>
+      <c r="F178" s="83"/>
+      <c r="G178" s="83"/>
+      <c r="H178" s="84"/>
+      <c r="I178" s="78"/>
+      <c r="J178" s="37"/>
+      <c r="K178" s="37"/>
+      <c r="L178" s="102"/>
+      <c r="M178" s="102"/>
+      <c r="N178" s="37"/>
+      <c r="O178" s="37"/>
+      <c r="P178" s="78"/>
+      <c r="Q178" s="82"/>
+      <c r="R178" s="83"/>
+      <c r="S178" s="83"/>
+      <c r="T178" s="83"/>
+      <c r="U178" s="83"/>
+      <c r="V178" s="84"/>
+    </row>
+    <row r="179" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C179" s="79"/>
+      <c r="D179" s="80"/>
+      <c r="E179" s="80"/>
+      <c r="F179" s="80"/>
+      <c r="G179" s="80"/>
+      <c r="H179" s="81"/>
+      <c r="I179" s="78" t="str">
         <f>IF($C$164="ITA","P26","J22")</f>
         <v>P26</v>
       </c>
-      <c r="J179" s="47"/>
-[...5 lines deleted...]
-      <c r="P179" s="94" t="str">
+      <c r="J179" s="37"/>
+      <c r="K179" s="37"/>
+      <c r="L179" s="102"/>
+      <c r="M179" s="102"/>
+      <c r="N179" s="37"/>
+      <c r="O179" s="37"/>
+      <c r="P179" s="78" t="str">
         <f>IF($C$164="ITA","P22","J26")</f>
         <v>P22</v>
       </c>
-      <c r="Q179" s="101"/>
-[...35 lines deleted...]
-      <c r="I181" s="94" t="str">
+      <c r="Q179" s="79"/>
+      <c r="R179" s="80"/>
+      <c r="S179" s="80"/>
+      <c r="T179" s="80"/>
+      <c r="U179" s="80"/>
+      <c r="V179" s="81"/>
+    </row>
+    <row r="180" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C180" s="82"/>
+      <c r="D180" s="83"/>
+      <c r="E180" s="83"/>
+      <c r="F180" s="83"/>
+      <c r="G180" s="83"/>
+      <c r="H180" s="84"/>
+      <c r="I180" s="78"/>
+      <c r="J180" s="37"/>
+      <c r="K180" s="37"/>
+      <c r="L180" s="102"/>
+      <c r="M180" s="102"/>
+      <c r="N180" s="37"/>
+      <c r="O180" s="37"/>
+      <c r="P180" s="78"/>
+      <c r="Q180" s="82"/>
+      <c r="R180" s="83"/>
+      <c r="S180" s="83"/>
+      <c r="T180" s="83"/>
+      <c r="U180" s="83"/>
+      <c r="V180" s="84"/>
+    </row>
+    <row r="181" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C181" s="79"/>
+      <c r="D181" s="80"/>
+      <c r="E181" s="80"/>
+      <c r="F181" s="80"/>
+      <c r="G181" s="80"/>
+      <c r="H181" s="81"/>
+      <c r="I181" s="78" t="str">
         <f>IF($C$164="ITA","P27","J23")</f>
         <v>P27</v>
       </c>
-      <c r="J181" s="47"/>
-[...7 lines deleted...]
-      <c r="P181" s="94" t="str">
+      <c r="J181" s="37"/>
+      <c r="K181" s="37"/>
+      <c r="L181" s="102" t="s">
+        <v>115</v>
+      </c>
+      <c r="M181" s="102"/>
+      <c r="N181" s="37"/>
+      <c r="O181" s="37"/>
+      <c r="P181" s="78" t="str">
         <f>IF($C$164="ITA","P23","J27")</f>
         <v>P23</v>
       </c>
-      <c r="Q181" s="101"/>
-[...35 lines deleted...]
-      <c r="I183" s="94" t="str">
+      <c r="Q181" s="79"/>
+      <c r="R181" s="80"/>
+      <c r="S181" s="80"/>
+      <c r="T181" s="80"/>
+      <c r="U181" s="80"/>
+      <c r="V181" s="81"/>
+    </row>
+    <row r="182" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C182" s="82"/>
+      <c r="D182" s="83"/>
+      <c r="E182" s="83"/>
+      <c r="F182" s="83"/>
+      <c r="G182" s="83"/>
+      <c r="H182" s="84"/>
+      <c r="I182" s="78"/>
+      <c r="J182" s="37"/>
+      <c r="K182" s="37"/>
+      <c r="L182" s="102"/>
+      <c r="M182" s="102"/>
+      <c r="N182" s="37"/>
+      <c r="O182" s="37"/>
+      <c r="P182" s="78"/>
+      <c r="Q182" s="82"/>
+      <c r="R182" s="83"/>
+      <c r="S182" s="83"/>
+      <c r="T182" s="83"/>
+      <c r="U182" s="83"/>
+      <c r="V182" s="84"/>
+    </row>
+    <row r="183" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C183" s="79"/>
+      <c r="D183" s="80"/>
+      <c r="E183" s="80"/>
+      <c r="F183" s="80"/>
+      <c r="G183" s="80"/>
+      <c r="H183" s="81"/>
+      <c r="I183" s="78" t="str">
         <f>IF($C$164="ITA","P28","J24")</f>
         <v>P28</v>
       </c>
-      <c r="J183" s="47"/>
-[...5 lines deleted...]
-      <c r="P183" s="94" t="str">
+      <c r="J183" s="37"/>
+      <c r="K183" s="37"/>
+      <c r="L183" s="102"/>
+      <c r="M183" s="102"/>
+      <c r="N183" s="37"/>
+      <c r="O183" s="37"/>
+      <c r="P183" s="78" t="str">
         <f>IF($C$164="ITA","P24","J28")</f>
         <v>P24</v>
       </c>
-      <c r="Q183" s="101"/>
-[...271 lines deleted...]
-      <c r="C196" s="25" t="str">
+      <c r="Q183" s="79"/>
+      <c r="R183" s="80"/>
+      <c r="S183" s="80"/>
+      <c r="T183" s="80"/>
+      <c r="U183" s="80"/>
+      <c r="V183" s="81"/>
+    </row>
+    <row r="184" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C184" s="82"/>
+      <c r="D184" s="83"/>
+      <c r="E184" s="83"/>
+      <c r="F184" s="83"/>
+      <c r="G184" s="83"/>
+      <c r="H184" s="84"/>
+      <c r="I184" s="78"/>
+      <c r="J184" s="37"/>
+      <c r="K184" s="37"/>
+      <c r="L184" s="102"/>
+      <c r="M184" s="102"/>
+      <c r="N184" s="37"/>
+      <c r="O184" s="37"/>
+      <c r="P184" s="78"/>
+      <c r="Q184" s="82"/>
+      <c r="R184" s="83"/>
+      <c r="S184" s="83"/>
+      <c r="T184" s="83"/>
+      <c r="U184" s="83"/>
+      <c r="V184" s="84"/>
+    </row>
+    <row r="185" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C185" s="34"/>
+      <c r="D185" s="31"/>
+      <c r="E185" s="31"/>
+      <c r="F185" s="31"/>
+      <c r="G185" s="31"/>
+      <c r="H185" s="31"/>
+      <c r="I185" s="31"/>
+      <c r="J185" s="31"/>
+      <c r="K185" s="31"/>
+      <c r="L185" s="31"/>
+      <c r="M185" s="31"/>
+      <c r="N185" s="31"/>
+      <c r="O185" s="31"/>
+      <c r="P185" s="31"/>
+      <c r="Q185" s="31"/>
+      <c r="R185" s="31"/>
+      <c r="S185" s="31"/>
+      <c r="T185" s="31"/>
+      <c r="U185" s="31"/>
+      <c r="V185" s="36"/>
+    </row>
+    <row r="186" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C186" s="77"/>
+      <c r="D186" s="77"/>
+      <c r="E186" s="77"/>
+      <c r="F186" s="77"/>
+      <c r="G186" s="77"/>
+      <c r="H186" s="77"/>
+      <c r="I186" s="77"/>
+      <c r="J186" s="77"/>
+      <c r="K186" s="77"/>
+      <c r="L186" s="77"/>
+      <c r="M186" s="77"/>
+      <c r="N186" s="77"/>
+      <c r="O186" s="77"/>
+      <c r="P186" s="77"/>
+      <c r="Q186" s="77"/>
+      <c r="R186" s="77"/>
+      <c r="S186" s="77"/>
+      <c r="T186" s="77"/>
+      <c r="U186" s="77"/>
+      <c r="V186" s="77"/>
+    </row>
+    <row r="187" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C187" s="77"/>
+      <c r="D187" s="77"/>
+      <c r="E187" s="77"/>
+      <c r="F187" s="77"/>
+      <c r="G187" s="77"/>
+      <c r="H187" s="77"/>
+      <c r="I187" s="77"/>
+      <c r="J187" s="77"/>
+      <c r="K187" s="77"/>
+      <c r="L187" s="77"/>
+      <c r="M187" s="77"/>
+      <c r="N187" s="77"/>
+      <c r="O187" s="77"/>
+      <c r="P187" s="77"/>
+      <c r="Q187" s="77"/>
+      <c r="R187" s="77"/>
+      <c r="S187" s="77"/>
+      <c r="T187" s="77"/>
+      <c r="U187" s="77"/>
+      <c r="V187" s="77"/>
+    </row>
+    <row r="188" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C188" s="77"/>
+      <c r="D188" s="77"/>
+      <c r="E188" s="77"/>
+      <c r="F188" s="77"/>
+      <c r="G188" s="77"/>
+      <c r="H188" s="77"/>
+      <c r="I188" s="77"/>
+      <c r="J188" s="77"/>
+      <c r="K188" s="77"/>
+      <c r="L188" s="77"/>
+      <c r="M188" s="77"/>
+      <c r="N188" s="77"/>
+      <c r="O188" s="77"/>
+      <c r="P188" s="77"/>
+      <c r="Q188" s="77"/>
+      <c r="R188" s="77"/>
+      <c r="S188" s="77"/>
+      <c r="T188" s="77"/>
+      <c r="U188" s="77"/>
+      <c r="V188" s="77"/>
+    </row>
+    <row r="189" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C189" s="77"/>
+      <c r="D189" s="77"/>
+      <c r="E189" s="77"/>
+      <c r="F189" s="77"/>
+      <c r="G189" s="77"/>
+      <c r="H189" s="77"/>
+      <c r="I189" s="77"/>
+      <c r="J189" s="77"/>
+      <c r="K189" s="77"/>
+      <c r="L189" s="77"/>
+      <c r="M189" s="77"/>
+      <c r="N189" s="77"/>
+      <c r="O189" s="77"/>
+      <c r="P189" s="77"/>
+      <c r="Q189" s="77"/>
+      <c r="R189" s="77"/>
+      <c r="S189" s="77"/>
+      <c r="T189" s="77"/>
+      <c r="U189" s="77"/>
+      <c r="V189" s="77"/>
+    </row>
+    <row r="190" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C190" s="77"/>
+      <c r="D190" s="77"/>
+      <c r="E190" s="77"/>
+      <c r="F190" s="77"/>
+      <c r="G190" s="77"/>
+      <c r="H190" s="77"/>
+      <c r="I190" s="77"/>
+      <c r="J190" s="77"/>
+      <c r="K190" s="77"/>
+      <c r="L190" s="77"/>
+      <c r="M190" s="77"/>
+      <c r="N190" s="77"/>
+      <c r="O190" s="77"/>
+      <c r="P190" s="77"/>
+      <c r="Q190" s="77"/>
+      <c r="R190" s="77"/>
+      <c r="S190" s="77"/>
+      <c r="T190" s="77"/>
+      <c r="U190" s="77"/>
+      <c r="V190" s="77"/>
+    </row>
+    <row r="191" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C191" s="77"/>
+      <c r="D191" s="77"/>
+      <c r="E191" s="77"/>
+      <c r="F191" s="77"/>
+      <c r="G191" s="77"/>
+      <c r="H191" s="77"/>
+      <c r="I191" s="77"/>
+      <c r="J191" s="77"/>
+      <c r="K191" s="77"/>
+      <c r="L191" s="77"/>
+      <c r="M191" s="77"/>
+      <c r="N191" s="77"/>
+      <c r="O191" s="77"/>
+      <c r="P191" s="77"/>
+      <c r="Q191" s="77"/>
+      <c r="R191" s="77"/>
+      <c r="S191" s="77"/>
+      <c r="T191" s="77"/>
+      <c r="U191" s="77"/>
+      <c r="V191" s="77"/>
+    </row>
+    <row r="192" spans="3:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C192" s="77"/>
+      <c r="D192" s="77"/>
+      <c r="E192" s="77"/>
+      <c r="F192" s="77"/>
+      <c r="G192" s="77"/>
+      <c r="H192" s="77"/>
+      <c r="I192" s="77"/>
+      <c r="J192" s="77"/>
+      <c r="K192" s="77"/>
+      <c r="L192" s="77"/>
+      <c r="M192" s="77"/>
+      <c r="N192" s="77"/>
+      <c r="O192" s="77"/>
+      <c r="P192" s="77"/>
+      <c r="Q192" s="77"/>
+      <c r="R192" s="77"/>
+      <c r="S192" s="77"/>
+      <c r="T192" s="77"/>
+      <c r="U192" s="77"/>
+      <c r="V192" s="77"/>
+    </row>
+    <row r="193" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C193" s="77"/>
+      <c r="D193" s="77"/>
+      <c r="E193" s="77"/>
+      <c r="F193" s="77"/>
+      <c r="G193" s="77"/>
+      <c r="H193" s="77"/>
+      <c r="I193" s="77"/>
+      <c r="J193" s="77"/>
+      <c r="K193" s="77"/>
+      <c r="L193" s="77"/>
+      <c r="M193" s="77"/>
+      <c r="N193" s="77"/>
+      <c r="O193" s="77"/>
+      <c r="P193" s="77"/>
+      <c r="Q193" s="77"/>
+      <c r="R193" s="77"/>
+      <c r="S193" s="77"/>
+      <c r="T193" s="77"/>
+      <c r="U193" s="77"/>
+      <c r="V193" s="77"/>
+    </row>
+    <row r="194" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C194" s="77"/>
+      <c r="D194" s="77"/>
+      <c r="E194" s="77"/>
+      <c r="F194" s="77"/>
+      <c r="G194" s="77"/>
+      <c r="H194" s="77"/>
+      <c r="I194" s="77"/>
+      <c r="J194" s="77"/>
+      <c r="K194" s="77"/>
+      <c r="L194" s="77"/>
+      <c r="M194" s="77"/>
+      <c r="N194" s="77"/>
+      <c r="O194" s="77"/>
+      <c r="P194" s="77"/>
+      <c r="Q194" s="77"/>
+      <c r="R194" s="77"/>
+      <c r="S194" s="77"/>
+      <c r="T194" s="77"/>
+      <c r="U194" s="77"/>
+      <c r="V194" s="77"/>
+    </row>
+    <row r="195" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C195" s="77"/>
+      <c r="D195" s="77"/>
+      <c r="E195" s="77"/>
+      <c r="F195" s="77"/>
+      <c r="G195" s="77"/>
+      <c r="H195" s="77"/>
+      <c r="I195" s="77"/>
+      <c r="J195" s="77"/>
+      <c r="K195" s="77"/>
+      <c r="L195" s="77"/>
+      <c r="M195" s="77"/>
+      <c r="N195" s="77"/>
+      <c r="O195" s="77"/>
+      <c r="P195" s="77"/>
+      <c r="Q195" s="77"/>
+      <c r="R195" s="77"/>
+      <c r="S195" s="77"/>
+      <c r="T195" s="77"/>
+      <c r="U195" s="77"/>
+      <c r="V195" s="77"/>
+    </row>
+    <row r="196" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C196" s="7" t="str">
         <f>IF($C$164="ITA","P50","J31")</f>
         <v>P50</v>
       </c>
-      <c r="D196" s="25" t="str">
+      <c r="D196" s="7" t="str">
         <f>IF($C$164="ITA","P49","J32")</f>
         <v>P49</v>
       </c>
-      <c r="E196" s="25" t="str">
+      <c r="E196" s="7" t="str">
         <f>IF($C$164="ITA","P48","J33")</f>
         <v>P48</v>
       </c>
-      <c r="F196" s="25" t="str">
+      <c r="F196" s="7" t="str">
         <f>IF($C$164="ITA","P47","J34")</f>
         <v>P47</v>
       </c>
-      <c r="G196" s="25" t="str">
+      <c r="G196" s="7" t="str">
         <f>IF($C$164="ITA","P46","J35")</f>
         <v>P46</v>
       </c>
-      <c r="H196" s="25" t="str">
+      <c r="H196" s="7" t="str">
         <f>IF($C$164="ITA","P45","J36")</f>
         <v>P45</v>
       </c>
-      <c r="I196" s="25" t="str">
+      <c r="I196" s="7" t="str">
         <f>IF($C$164="ITA","P44","J37")</f>
         <v>P44</v>
       </c>
-      <c r="J196" s="25" t="str">
+      <c r="J196" s="7" t="str">
         <f>IF($C$164="ITA","P43","J38")</f>
         <v>P43</v>
       </c>
-      <c r="K196" s="25" t="str">
+      <c r="K196" s="7" t="str">
         <f>IF($C$164="ITA","P42","J39")</f>
         <v>P42</v>
       </c>
-      <c r="L196" s="25" t="str">
+      <c r="L196" s="7" t="str">
         <f>IF($C$164="ITA","P41","J40")</f>
         <v>P41</v>
       </c>
-      <c r="M196" s="25" t="str">
+      <c r="M196" s="7" t="str">
         <f>IF($C$164="ITA","P40","J41")</f>
         <v>P40</v>
       </c>
-      <c r="N196" s="25" t="str">
+      <c r="N196" s="7" t="str">
         <f>IF($C$164="ITA","P39","J42")</f>
         <v>P39</v>
       </c>
-      <c r="O196" s="25" t="str">
+      <c r="O196" s="7" t="str">
         <f>IF($C$164="ITA","P38","J43")</f>
         <v>P38</v>
       </c>
-      <c r="P196" s="25" t="str">
+      <c r="P196" s="7" t="str">
         <f>IF($C$164="ITA","P37","J44")</f>
         <v>P37</v>
       </c>
-      <c r="Q196" s="25" t="str">
+      <c r="Q196" s="7" t="str">
         <f>IF($C$164="ITA","P36","J45")</f>
         <v>P36</v>
       </c>
-      <c r="R196" s="25" t="str">
+      <c r="R196" s="7" t="str">
         <f>IF($C$164="ITA","P35","J46")</f>
         <v>P35</v>
       </c>
-      <c r="S196" s="25" t="str">
+      <c r="S196" s="7" t="str">
         <f>IF($C$164="ITA","P34","J47")</f>
         <v>P34</v>
       </c>
-      <c r="T196" s="25" t="str">
+      <c r="T196" s="7" t="str">
         <f>IF($C$164="ITA","P33","J48")</f>
         <v>P33</v>
       </c>
-      <c r="U196" s="25" t="str">
+      <c r="U196" s="7" t="str">
         <f>IF($C$164="ITA","P32","J49")</f>
         <v>P32</v>
       </c>
-      <c r="V196" s="25" t="str">
+      <c r="V196" s="7" t="str">
         <f>IF($C$164="ITA","P31","J50")</f>
         <v>P31</v>
       </c>
     </row>
-    <row r="197" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="C197" s="18" t="s">
+    <row r="197" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C197" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="198" spans="2:22" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="199" spans="2:22" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="201" spans="2:22" x14ac:dyDescent="0.4">
+      <c r="B201" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C201" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="198" spans="2:22" collapsed="1" x14ac:dyDescent="0.35"/>
-[...69 lines deleted...]
-      <c r="D212" s="25" t="str">
+    <row r="202" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B202" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D202" s="77"/>
+      <c r="E202" s="77"/>
+    </row>
+    <row r="203" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C203" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D203" s="77"/>
+      <c r="E203" s="77"/>
+      <c r="F203" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="204" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C204" s="76"/>
+      <c r="D204" s="77"/>
+      <c r="E204" s="77"/>
+      <c r="F204" s="76"/>
+    </row>
+    <row r="205" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D205" s="77"/>
+      <c r="E205" s="77"/>
+    </row>
+    <row r="206" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D206" s="77"/>
+      <c r="E206" s="77"/>
+    </row>
+    <row r="207" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D207" s="77"/>
+      <c r="E207" s="77"/>
+    </row>
+    <row r="208" spans="2:22" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D208" s="77"/>
+      <c r="E208" s="77"/>
+    </row>
+    <row r="209" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C209" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D209" s="77"/>
+      <c r="E209" s="77"/>
+      <c r="F209" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="210" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C210" s="76"/>
+      <c r="D210" s="77"/>
+      <c r="E210" s="77"/>
+      <c r="F210" s="76"/>
+    </row>
+    <row r="211" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D211" s="77"/>
+      <c r="E211" s="77"/>
+    </row>
+    <row r="212" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D212" s="7" t="str">
         <f>IF($C$201="ITA","P2","J1")</f>
         <v>P2</v>
       </c>
-      <c r="E212" s="25" t="str">
+      <c r="E212" s="7" t="str">
         <f>IF($C$201="ITA","P1","J2")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="213" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="D213" s="18" t="s">
+    <row r="213" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D213" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="214" spans="2:10" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="215" spans="2:10" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="217" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B217" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C217" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="214" spans="2:10" collapsed="1" x14ac:dyDescent="0.35"/>
-[...109 lines deleted...]
-      <c r="D228" s="25" t="str">
+    <row r="218" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B218" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D218" s="77"/>
+      <c r="E218" s="77"/>
+      <c r="F218" s="77"/>
+      <c r="G218" s="77"/>
+      <c r="H218" s="77"/>
+      <c r="I218" s="77"/>
+    </row>
+    <row r="219" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C219" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D219" s="77"/>
+      <c r="E219" s="77"/>
+      <c r="F219" s="77"/>
+      <c r="G219" s="77"/>
+      <c r="H219" s="77"/>
+      <c r="I219" s="77"/>
+      <c r="J219" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="220" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C220" s="76"/>
+      <c r="D220" s="77"/>
+      <c r="E220" s="77"/>
+      <c r="F220" s="77"/>
+      <c r="G220" s="77"/>
+      <c r="H220" s="77"/>
+      <c r="I220" s="77"/>
+      <c r="J220" s="76"/>
+    </row>
+    <row r="221" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D221" s="77"/>
+      <c r="E221" s="77"/>
+      <c r="F221" s="77"/>
+      <c r="G221" s="77"/>
+      <c r="H221" s="77"/>
+      <c r="I221" s="77"/>
+    </row>
+    <row r="222" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D222" s="77"/>
+      <c r="E222" s="77"/>
+      <c r="F222" s="77"/>
+      <c r="G222" s="77"/>
+      <c r="H222" s="77"/>
+      <c r="I222" s="77"/>
+    </row>
+    <row r="223" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D223" s="77"/>
+      <c r="E223" s="77"/>
+      <c r="F223" s="77"/>
+      <c r="G223" s="77"/>
+      <c r="H223" s="77"/>
+      <c r="I223" s="77"/>
+    </row>
+    <row r="224" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D224" s="77"/>
+      <c r="E224" s="77"/>
+      <c r="F224" s="77"/>
+      <c r="G224" s="77"/>
+      <c r="H224" s="77"/>
+      <c r="I224" s="77"/>
+    </row>
+    <row r="225" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C225" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D225" s="77"/>
+      <c r="E225" s="77"/>
+      <c r="F225" s="77"/>
+      <c r="G225" s="77"/>
+      <c r="H225" s="77"/>
+      <c r="I225" s="77"/>
+      <c r="J225" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="226" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C226" s="76"/>
+      <c r="D226" s="77"/>
+      <c r="E226" s="77"/>
+      <c r="F226" s="77"/>
+      <c r="G226" s="77"/>
+      <c r="H226" s="77"/>
+      <c r="I226" s="77"/>
+      <c r="J226" s="76"/>
+    </row>
+    <row r="227" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D227" s="77"/>
+      <c r="E227" s="77"/>
+      <c r="F227" s="77"/>
+      <c r="G227" s="77"/>
+      <c r="H227" s="77"/>
+      <c r="I227" s="77"/>
+    </row>
+    <row r="228" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D228" s="7" t="str">
         <f>IF($C$217="ITA","P6","J1")</f>
         <v>P6</v>
       </c>
-      <c r="E228" s="25" t="str">
+      <c r="E228" s="7" t="str">
         <f>IF($C$217="ITA","P5","J2")</f>
         <v>P5</v>
       </c>
-      <c r="F228" s="25" t="str">
+      <c r="F228" s="7" t="str">
         <f>IF($C$217="ITA","P4","J3")</f>
         <v>P4</v>
       </c>
-      <c r="G228" s="25" t="str">
+      <c r="G228" s="7" t="str">
         <f>IF($C$217="ITA","P3","J4")</f>
         <v>P3</v>
       </c>
-      <c r="H228" s="25" t="str">
+      <c r="H228" s="7" t="str">
         <f>IF($C$217="ITA","P2","J5")</f>
         <v>P2</v>
       </c>
-      <c r="I228" s="25" t="str">
+      <c r="I228" s="7" t="str">
         <f>IF($C$217="ITA","P1","J6")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="229" spans="2:11" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="D229" s="18" t="s">
+    <row r="229" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D229" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="230" spans="2:10" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="231" spans="2:10" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="233" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B233" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C233" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="230" spans="2:11" collapsed="1" x14ac:dyDescent="0.35"/>
-[...19 lines deleted...]
-      <c r="J234" s="94" t="str">
+    <row r="234" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B234" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D234" s="78"/>
+      <c r="E234" s="78"/>
+      <c r="F234" s="78"/>
+      <c r="G234" s="78"/>
+      <c r="H234" s="78"/>
+      <c r="I234" s="78"/>
+      <c r="J234" s="78" t="str">
         <f>IF($C$233="ITA","P8","J8")</f>
         <v>P8</v>
       </c>
     </row>
-    <row r="235" spans="2:11" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="J236" s="94" t="str">
+    <row r="235" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D235" s="78"/>
+      <c r="E235" s="78"/>
+      <c r="F235" s="78"/>
+      <c r="G235" s="78"/>
+      <c r="H235" s="78"/>
+      <c r="I235" s="78"/>
+      <c r="J235" s="78"/>
+    </row>
+    <row r="236" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D236" s="78"/>
+      <c r="E236" s="78"/>
+      <c r="F236" s="78"/>
+      <c r="G236" s="78"/>
+      <c r="H236" s="78"/>
+      <c r="I236" s="78"/>
+      <c r="J236" s="78" t="str">
         <f>IF($C$233="ITA","P7","J7")</f>
         <v>P7</v>
       </c>
     </row>
-    <row r="237" spans="2:11" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-[...114 lines deleted...]
-      <c r="D249" s="25" t="str">
+    <row r="237" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D237" s="78"/>
+      <c r="E237" s="78"/>
+      <c r="F237" s="78"/>
+      <c r="G237" s="78"/>
+      <c r="H237" s="78"/>
+      <c r="I237" s="78"/>
+      <c r="J237" s="78"/>
+    </row>
+    <row r="238" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D238" s="49"/>
+      <c r="E238" s="31"/>
+      <c r="F238" s="31"/>
+      <c r="G238" s="31"/>
+      <c r="H238" s="31"/>
+      <c r="I238" s="50"/>
+    </row>
+    <row r="239" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D239" s="77"/>
+      <c r="E239" s="77"/>
+      <c r="F239" s="77"/>
+      <c r="G239" s="77"/>
+      <c r="H239" s="77"/>
+      <c r="I239" s="77"/>
+    </row>
+    <row r="240" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C240" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D240" s="77"/>
+      <c r="E240" s="77"/>
+      <c r="F240" s="77"/>
+      <c r="G240" s="77"/>
+      <c r="H240" s="77"/>
+      <c r="I240" s="77"/>
+      <c r="J240" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="241" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C241" s="76"/>
+      <c r="D241" s="77"/>
+      <c r="E241" s="77"/>
+      <c r="F241" s="77"/>
+      <c r="G241" s="77"/>
+      <c r="H241" s="77"/>
+      <c r="I241" s="77"/>
+      <c r="J241" s="76"/>
+    </row>
+    <row r="242" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D242" s="77"/>
+      <c r="E242" s="77"/>
+      <c r="F242" s="77"/>
+      <c r="G242" s="77"/>
+      <c r="H242" s="77"/>
+      <c r="I242" s="77"/>
+    </row>
+    <row r="243" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D243" s="77"/>
+      <c r="E243" s="77"/>
+      <c r="F243" s="77"/>
+      <c r="G243" s="77"/>
+      <c r="H243" s="77"/>
+      <c r="I243" s="77"/>
+    </row>
+    <row r="244" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D244" s="77"/>
+      <c r="E244" s="77"/>
+      <c r="F244" s="77"/>
+      <c r="G244" s="77"/>
+      <c r="H244" s="77"/>
+      <c r="I244" s="77"/>
+    </row>
+    <row r="245" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D245" s="77"/>
+      <c r="E245" s="77"/>
+      <c r="F245" s="77"/>
+      <c r="G245" s="77"/>
+      <c r="H245" s="77"/>
+      <c r="I245" s="77"/>
+    </row>
+    <row r="246" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C246" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D246" s="77"/>
+      <c r="E246" s="77"/>
+      <c r="F246" s="77"/>
+      <c r="G246" s="77"/>
+      <c r="H246" s="77"/>
+      <c r="I246" s="77"/>
+      <c r="J246" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="247" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C247" s="76"/>
+      <c r="D247" s="77"/>
+      <c r="E247" s="77"/>
+      <c r="F247" s="77"/>
+      <c r="G247" s="77"/>
+      <c r="H247" s="77"/>
+      <c r="I247" s="77"/>
+      <c r="J247" s="76"/>
+    </row>
+    <row r="248" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D248" s="77"/>
+      <c r="E248" s="77"/>
+      <c r="F248" s="77"/>
+      <c r="G248" s="77"/>
+      <c r="H248" s="77"/>
+      <c r="I248" s="77"/>
+    </row>
+    <row r="249" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D249" s="7" t="str">
         <f>IF($C$233="ITA","P6","J1")</f>
         <v>P6</v>
       </c>
-      <c r="E249" s="25" t="str">
+      <c r="E249" s="7" t="str">
         <f>IF($C$233="ITA","P5","J2")</f>
         <v>P5</v>
       </c>
-      <c r="F249" s="25" t="str">
+      <c r="F249" s="7" t="str">
         <f>IF($C$233="ITA","P4","J3")</f>
         <v>P4</v>
       </c>
-      <c r="G249" s="25" t="str">
+      <c r="G249" s="7" t="str">
         <f>IF($C$233="ITA","P3","J4")</f>
         <v>P3</v>
       </c>
-      <c r="H249" s="25" t="str">
+      <c r="H249" s="7" t="str">
         <f>IF($C$233="ITA","P2","J5")</f>
         <v>P2</v>
       </c>
-      <c r="I249" s="25" t="str">
+      <c r="I249" s="7" t="str">
         <f>IF($C$233="ITA","P1","J6")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="250" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="D250" s="18" t="s">
+    <row r="250" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D250" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="251" spans="2:14" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="252" spans="2:14" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="254" spans="2:14" x14ac:dyDescent="0.4">
+      <c r="B254" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C254" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="251" spans="2:14" collapsed="1" x14ac:dyDescent="0.35"/>
-[...149 lines deleted...]
-      <c r="D265" s="25" t="str">
+    <row r="255" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B255" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D255" s="77"/>
+      <c r="E255" s="77"/>
+      <c r="F255" s="77"/>
+      <c r="G255" s="77"/>
+      <c r="H255" s="77"/>
+      <c r="I255" s="77"/>
+      <c r="J255" s="77"/>
+      <c r="K255" s="77"/>
+      <c r="L255" s="77"/>
+      <c r="M255" s="77"/>
+    </row>
+    <row r="256" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C256" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D256" s="77"/>
+      <c r="E256" s="77"/>
+      <c r="F256" s="77"/>
+      <c r="G256" s="77"/>
+      <c r="H256" s="77"/>
+      <c r="I256" s="77"/>
+      <c r="J256" s="77"/>
+      <c r="K256" s="77"/>
+      <c r="L256" s="77"/>
+      <c r="M256" s="77"/>
+      <c r="N256" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="257" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C257" s="76"/>
+      <c r="D257" s="77"/>
+      <c r="E257" s="77"/>
+      <c r="F257" s="77"/>
+      <c r="G257" s="77"/>
+      <c r="H257" s="77"/>
+      <c r="I257" s="77"/>
+      <c r="J257" s="77"/>
+      <c r="K257" s="77"/>
+      <c r="L257" s="77"/>
+      <c r="M257" s="77"/>
+      <c r="N257" s="76"/>
+    </row>
+    <row r="258" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D258" s="77"/>
+      <c r="E258" s="77"/>
+      <c r="F258" s="77"/>
+      <c r="G258" s="77"/>
+      <c r="H258" s="77"/>
+      <c r="I258" s="77"/>
+      <c r="J258" s="77"/>
+      <c r="K258" s="77"/>
+      <c r="L258" s="77"/>
+      <c r="M258" s="77"/>
+    </row>
+    <row r="259" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D259" s="77"/>
+      <c r="E259" s="77"/>
+      <c r="F259" s="77"/>
+      <c r="G259" s="77"/>
+      <c r="H259" s="77"/>
+      <c r="I259" s="77"/>
+      <c r="J259" s="77"/>
+      <c r="K259" s="77"/>
+      <c r="L259" s="77"/>
+      <c r="M259" s="77"/>
+    </row>
+    <row r="260" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D260" s="77"/>
+      <c r="E260" s="77"/>
+      <c r="F260" s="77"/>
+      <c r="G260" s="77"/>
+      <c r="H260" s="77"/>
+      <c r="I260" s="77"/>
+      <c r="J260" s="77"/>
+      <c r="K260" s="77"/>
+      <c r="L260" s="77"/>
+      <c r="M260" s="77"/>
+    </row>
+    <row r="261" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D261" s="77"/>
+      <c r="E261" s="77"/>
+      <c r="F261" s="77"/>
+      <c r="G261" s="77"/>
+      <c r="H261" s="77"/>
+      <c r="I261" s="77"/>
+      <c r="J261" s="77"/>
+      <c r="K261" s="77"/>
+      <c r="L261" s="77"/>
+      <c r="M261" s="77"/>
+    </row>
+    <row r="262" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C262" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D262" s="77"/>
+      <c r="E262" s="77"/>
+      <c r="F262" s="77"/>
+      <c r="G262" s="77"/>
+      <c r="H262" s="77"/>
+      <c r="I262" s="77"/>
+      <c r="J262" s="77"/>
+      <c r="K262" s="77"/>
+      <c r="L262" s="77"/>
+      <c r="M262" s="77"/>
+      <c r="N262" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="263" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C263" s="76"/>
+      <c r="D263" s="77"/>
+      <c r="E263" s="77"/>
+      <c r="F263" s="77"/>
+      <c r="G263" s="77"/>
+      <c r="H263" s="77"/>
+      <c r="I263" s="77"/>
+      <c r="J263" s="77"/>
+      <c r="K263" s="77"/>
+      <c r="L263" s="77"/>
+      <c r="M263" s="77"/>
+      <c r="N263" s="76"/>
+    </row>
+    <row r="264" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D264" s="77"/>
+      <c r="E264" s="77"/>
+      <c r="F264" s="77"/>
+      <c r="G264" s="77"/>
+      <c r="H264" s="77"/>
+      <c r="I264" s="77"/>
+      <c r="J264" s="77"/>
+      <c r="K264" s="77"/>
+      <c r="L264" s="77"/>
+      <c r="M264" s="77"/>
+    </row>
+    <row r="265" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D265" s="7" t="str">
         <f>IF($C$254="ITA","P10","J1")</f>
         <v>P10</v>
       </c>
-      <c r="E265" s="25" t="str">
+      <c r="E265" s="7" t="str">
         <f>IF($C$254="ITA","P9","J2")</f>
         <v>P9</v>
       </c>
-      <c r="F265" s="25" t="str">
+      <c r="F265" s="7" t="str">
         <f>IF($C$254="ITA","P8","J3")</f>
         <v>P8</v>
       </c>
-      <c r="G265" s="25" t="str">
+      <c r="G265" s="7" t="str">
         <f>IF($C$254="ITA","P7","J4")</f>
         <v>P7</v>
       </c>
-      <c r="H265" s="25" t="str">
+      <c r="H265" s="7" t="str">
         <f>IF($C$254="ITA","P6","J5")</f>
         <v>P6</v>
       </c>
-      <c r="I265" s="25" t="str">
+      <c r="I265" s="7" t="str">
         <f>IF($C$254="ITA","P5","J6")</f>
         <v>P5</v>
       </c>
-      <c r="J265" s="25" t="str">
+      <c r="J265" s="7" t="str">
         <f>IF($C$254="ITA","P4","J7")</f>
         <v>P4</v>
       </c>
-      <c r="K265" s="25" t="str">
+      <c r="K265" s="7" t="str">
         <f>IF($C$254="ITA","P3","J8")</f>
         <v>P3</v>
       </c>
-      <c r="L265" s="25" t="str">
+      <c r="L265" s="7" t="str">
         <f>IF($C$254="ITA","P2","J9")</f>
         <v>P2</v>
       </c>
-      <c r="M265" s="25" t="str">
+      <c r="M265" s="7" t="str">
         <f>IF($C$254="ITA","P1","J10")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="266" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="D266" s="18" t="s">
+    <row r="266" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D266" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="267" spans="2:14" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="268" spans="2:14" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="270" spans="2:14" x14ac:dyDescent="0.4">
+      <c r="B270" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="C270" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="267" spans="2:14" collapsed="1" x14ac:dyDescent="0.35"/>
-[...65 lines deleted...]
-      <c r="D275" s="98" t="str">
+    <row r="271" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B271" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D271" s="78"/>
+      <c r="E271" s="78"/>
+      <c r="F271" s="78"/>
+      <c r="G271" s="78"/>
+      <c r="H271" s="78"/>
+      <c r="I271" s="78"/>
+      <c r="J271" s="78"/>
+      <c r="K271" s="78"/>
+      <c r="L271" s="78"/>
+      <c r="M271" s="78"/>
+    </row>
+    <row r="272" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B272" s="12"/>
+      <c r="D272" s="78"/>
+      <c r="E272" s="78"/>
+      <c r="F272" s="78"/>
+      <c r="G272" s="78"/>
+      <c r="H272" s="78"/>
+      <c r="I272" s="78"/>
+      <c r="J272" s="78"/>
+      <c r="K272" s="78"/>
+      <c r="L272" s="78"/>
+      <c r="M272" s="78"/>
+    </row>
+    <row r="273" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B273" s="12"/>
+      <c r="D273" s="78"/>
+      <c r="E273" s="78"/>
+      <c r="F273" s="78"/>
+      <c r="G273" s="78"/>
+      <c r="H273" s="78"/>
+      <c r="I273" s="78"/>
+      <c r="J273" s="78"/>
+      <c r="K273" s="78"/>
+      <c r="L273" s="78"/>
+      <c r="M273" s="78"/>
+    </row>
+    <row r="274" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B274" s="12"/>
+      <c r="D274" s="78"/>
+      <c r="E274" s="78"/>
+      <c r="F274" s="78"/>
+      <c r="G274" s="78"/>
+      <c r="H274" s="78"/>
+      <c r="I274" s="78"/>
+      <c r="J274" s="78"/>
+      <c r="K274" s="78"/>
+      <c r="L274" s="78"/>
+      <c r="M274" s="78"/>
+    </row>
+    <row r="275" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B275" s="12"/>
+      <c r="D275" s="106" t="str">
         <f>IF(C270="ITA","P15","J11")</f>
         <v>P15</v>
       </c>
-      <c r="E275" s="99"/>
-      <c r="F275" s="98" t="str">
+      <c r="E275" s="107"/>
+      <c r="F275" s="106" t="str">
         <f>IF(C270="ITA","P14","J12")</f>
         <v>P14</v>
       </c>
-      <c r="G275" s="99"/>
-      <c r="H275" s="98" t="str">
+      <c r="G275" s="107"/>
+      <c r="H275" s="106" t="str">
         <f>IF(C270="ITA","P13","J12")</f>
         <v>P13</v>
       </c>
-      <c r="I275" s="99"/>
-      <c r="J275" s="98" t="str">
+      <c r="I275" s="107"/>
+      <c r="J275" s="106" t="str">
         <f>IF(C270="ITA","P12","J14")</f>
         <v>P12</v>
       </c>
-      <c r="K275" s="99"/>
-      <c r="L275" s="98" t="str">
+      <c r="K275" s="107"/>
+      <c r="L275" s="106" t="str">
         <f>IF(C270="ITA","P11","J15")</f>
         <v>P11</v>
       </c>
-      <c r="M275" s="99"/>
-[...151 lines deleted...]
-      <c r="D287" s="25" t="str">
+      <c r="M275" s="107"/>
+    </row>
+    <row r="276" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B276" s="12"/>
+      <c r="D276" s="34"/>
+      <c r="E276" s="31"/>
+      <c r="F276" s="31"/>
+      <c r="G276" s="31"/>
+      <c r="H276" s="31"/>
+      <c r="I276" s="31"/>
+      <c r="J276" s="31"/>
+      <c r="K276" s="31"/>
+      <c r="L276" s="31"/>
+      <c r="M276" s="36"/>
+    </row>
+    <row r="277" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D277" s="77"/>
+      <c r="E277" s="77"/>
+      <c r="F277" s="77"/>
+      <c r="G277" s="77"/>
+      <c r="H277" s="77"/>
+      <c r="I277" s="77"/>
+      <c r="J277" s="77"/>
+      <c r="K277" s="77"/>
+      <c r="L277" s="77"/>
+      <c r="M277" s="77"/>
+    </row>
+    <row r="278" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C278" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D278" s="77"/>
+      <c r="E278" s="77"/>
+      <c r="F278" s="77"/>
+      <c r="G278" s="77"/>
+      <c r="H278" s="77"/>
+      <c r="I278" s="77"/>
+      <c r="J278" s="77"/>
+      <c r="K278" s="77"/>
+      <c r="L278" s="77"/>
+      <c r="M278" s="77"/>
+      <c r="N278" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="279" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C279" s="76"/>
+      <c r="D279" s="77"/>
+      <c r="E279" s="77"/>
+      <c r="F279" s="77"/>
+      <c r="G279" s="77"/>
+      <c r="H279" s="77"/>
+      <c r="I279" s="77"/>
+      <c r="J279" s="77"/>
+      <c r="K279" s="77"/>
+      <c r="L279" s="77"/>
+      <c r="M279" s="77"/>
+      <c r="N279" s="76"/>
+    </row>
+    <row r="280" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D280" s="77"/>
+      <c r="E280" s="77"/>
+      <c r="F280" s="77"/>
+      <c r="G280" s="77"/>
+      <c r="H280" s="77"/>
+      <c r="I280" s="77"/>
+      <c r="J280" s="77"/>
+      <c r="K280" s="77"/>
+      <c r="L280" s="77"/>
+      <c r="M280" s="77"/>
+    </row>
+    <row r="281" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D281" s="77"/>
+      <c r="E281" s="77"/>
+      <c r="F281" s="77"/>
+      <c r="G281" s="77"/>
+      <c r="H281" s="77"/>
+      <c r="I281" s="77"/>
+      <c r="J281" s="77"/>
+      <c r="K281" s="77"/>
+      <c r="L281" s="77"/>
+      <c r="M281" s="77"/>
+    </row>
+    <row r="282" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D282" s="77"/>
+      <c r="E282" s="77"/>
+      <c r="F282" s="77"/>
+      <c r="G282" s="77"/>
+      <c r="H282" s="77"/>
+      <c r="I282" s="77"/>
+      <c r="J282" s="77"/>
+      <c r="K282" s="77"/>
+      <c r="L282" s="77"/>
+      <c r="M282" s="77"/>
+    </row>
+    <row r="283" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D283" s="77"/>
+      <c r="E283" s="77"/>
+      <c r="F283" s="77"/>
+      <c r="G283" s="77"/>
+      <c r="H283" s="77"/>
+      <c r="I283" s="77"/>
+      <c r="J283" s="77"/>
+      <c r="K283" s="77"/>
+      <c r="L283" s="77"/>
+      <c r="M283" s="77"/>
+    </row>
+    <row r="284" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C284" s="75" t="s">
+        <v>116</v>
+      </c>
+      <c r="D284" s="77"/>
+      <c r="E284" s="77"/>
+      <c r="F284" s="77"/>
+      <c r="G284" s="77"/>
+      <c r="H284" s="77"/>
+      <c r="I284" s="77"/>
+      <c r="J284" s="77"/>
+      <c r="K284" s="77"/>
+      <c r="L284" s="77"/>
+      <c r="M284" s="77"/>
+      <c r="N284" s="75" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="285" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C285" s="76"/>
+      <c r="D285" s="77"/>
+      <c r="E285" s="77"/>
+      <c r="F285" s="77"/>
+      <c r="G285" s="77"/>
+      <c r="H285" s="77"/>
+      <c r="I285" s="77"/>
+      <c r="J285" s="77"/>
+      <c r="K285" s="77"/>
+      <c r="L285" s="77"/>
+      <c r="M285" s="77"/>
+      <c r="N285" s="76"/>
+    </row>
+    <row r="286" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D286" s="77"/>
+      <c r="E286" s="77"/>
+      <c r="F286" s="77"/>
+      <c r="G286" s="77"/>
+      <c r="H286" s="77"/>
+      <c r="I286" s="77"/>
+      <c r="J286" s="77"/>
+      <c r="K286" s="77"/>
+      <c r="L286" s="77"/>
+      <c r="M286" s="77"/>
+    </row>
+    <row r="287" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D287" s="7" t="str">
         <f>IF($C$270="ITA","P10","J1")</f>
         <v>P10</v>
       </c>
-      <c r="E287" s="25" t="str">
+      <c r="E287" s="7" t="str">
         <f>IF($C$270="ITA","P9","J2")</f>
         <v>P9</v>
       </c>
-      <c r="F287" s="25" t="str">
+      <c r="F287" s="7" t="str">
         <f>IF($C$270="ITA","P8","J3")</f>
         <v>P8</v>
       </c>
-      <c r="G287" s="25" t="str">
+      <c r="G287" s="7" t="str">
         <f>IF($C$270="ITA","P7","J4")</f>
         <v>P7</v>
       </c>
-      <c r="H287" s="25" t="str">
+      <c r="H287" s="7" t="str">
         <f>IF($C$270="ITA","P6","J5")</f>
         <v>P6</v>
       </c>
-      <c r="I287" s="25" t="str">
+      <c r="I287" s="7" t="str">
         <f>IF($C$270="ITA","P5","J6")</f>
         <v>P5</v>
       </c>
-      <c r="J287" s="25" t="str">
+      <c r="J287" s="7" t="str">
         <f>IF($C$270="ITA","P4","J7")</f>
         <v>P4</v>
       </c>
-      <c r="K287" s="25" t="str">
+      <c r="K287" s="7" t="str">
         <f>IF($C$270="ITA","P3","J8")</f>
         <v>P3</v>
       </c>
-      <c r="L287" s="25" t="str">
+      <c r="L287" s="7" t="str">
         <f>IF($C$270="ITA","P2","J9")</f>
         <v>P2</v>
       </c>
-      <c r="M287" s="25" t="str">
+      <c r="M287" s="7" t="str">
         <f>IF($C$270="ITA","P1","J10")</f>
         <v>P1</v>
       </c>
     </row>
-    <row r="288" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.35">
-      <c r="D288" s="18" t="s">
+    <row r="288" spans="2:14" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D288" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="289" spans="2:21" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="290" spans="2:21" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="292" spans="2:21" x14ac:dyDescent="0.4">
+      <c r="B292" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C292" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="289" spans="2:21" collapsed="1" x14ac:dyDescent="0.35"/>
-[...223 lines deleted...]
-      <c r="C303" s="25" t="str">
+    <row r="293" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B293" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C293" s="77"/>
+      <c r="D293" s="77"/>
+      <c r="E293" s="77"/>
+      <c r="F293" s="77"/>
+      <c r="G293" s="77"/>
+      <c r="H293" s="77"/>
+      <c r="I293" s="77"/>
+      <c r="J293" s="77"/>
+      <c r="K293" s="77"/>
+      <c r="L293" s="77"/>
+      <c r="M293" s="77"/>
+      <c r="N293" s="77"/>
+      <c r="O293" s="77"/>
+      <c r="P293" s="77"/>
+      <c r="Q293" s="77"/>
+      <c r="R293" s="77"/>
+      <c r="S293" s="77"/>
+      <c r="T293" s="77"/>
+      <c r="U293" s="33"/>
+    </row>
+    <row r="294" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C294" s="77"/>
+      <c r="D294" s="77"/>
+      <c r="E294" s="77"/>
+      <c r="F294" s="77"/>
+      <c r="G294" s="77"/>
+      <c r="H294" s="77"/>
+      <c r="I294" s="77"/>
+      <c r="J294" s="77"/>
+      <c r="K294" s="77"/>
+      <c r="L294" s="77"/>
+      <c r="M294" s="77"/>
+      <c r="N294" s="77"/>
+      <c r="O294" s="77"/>
+      <c r="P294" s="77"/>
+      <c r="Q294" s="77"/>
+      <c r="R294" s="77"/>
+      <c r="S294" s="77"/>
+      <c r="T294" s="77"/>
+      <c r="U294" s="33"/>
+    </row>
+    <row r="295" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C295" s="77"/>
+      <c r="D295" s="77"/>
+      <c r="E295" s="77"/>
+      <c r="F295" s="77"/>
+      <c r="G295" s="77"/>
+      <c r="H295" s="77"/>
+      <c r="I295" s="77"/>
+      <c r="J295" s="77"/>
+      <c r="K295" s="77"/>
+      <c r="L295" s="77"/>
+      <c r="M295" s="77"/>
+      <c r="N295" s="77"/>
+      <c r="O295" s="77"/>
+      <c r="P295" s="77"/>
+      <c r="Q295" s="77"/>
+      <c r="R295" s="77"/>
+      <c r="S295" s="77"/>
+      <c r="T295" s="77"/>
+      <c r="U295" s="33"/>
+    </row>
+    <row r="296" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C296" s="77"/>
+      <c r="D296" s="77"/>
+      <c r="E296" s="77"/>
+      <c r="F296" s="77"/>
+      <c r="G296" s="77"/>
+      <c r="H296" s="77"/>
+      <c r="I296" s="77"/>
+      <c r="J296" s="77"/>
+      <c r="K296" s="77"/>
+      <c r="L296" s="77"/>
+      <c r="M296" s="77"/>
+      <c r="N296" s="77"/>
+      <c r="O296" s="77"/>
+      <c r="P296" s="77"/>
+      <c r="Q296" s="77"/>
+      <c r="R296" s="77"/>
+      <c r="S296" s="77"/>
+      <c r="T296" s="77"/>
+      <c r="U296" s="33"/>
+    </row>
+    <row r="297" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C297" s="77"/>
+      <c r="D297" s="77"/>
+      <c r="E297" s="77"/>
+      <c r="F297" s="77"/>
+      <c r="G297" s="77"/>
+      <c r="H297" s="77"/>
+      <c r="I297" s="77"/>
+      <c r="J297" s="77"/>
+      <c r="K297" s="77"/>
+      <c r="L297" s="77"/>
+      <c r="M297" s="77"/>
+      <c r="N297" s="77"/>
+      <c r="O297" s="77"/>
+      <c r="P297" s="77"/>
+      <c r="Q297" s="77"/>
+      <c r="R297" s="77"/>
+      <c r="S297" s="77"/>
+      <c r="T297" s="77"/>
+      <c r="U297" s="33"/>
+    </row>
+    <row r="298" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C298" s="77"/>
+      <c r="D298" s="77"/>
+      <c r="E298" s="77"/>
+      <c r="F298" s="77"/>
+      <c r="G298" s="77"/>
+      <c r="H298" s="77"/>
+      <c r="I298" s="77"/>
+      <c r="J298" s="77"/>
+      <c r="K298" s="77"/>
+      <c r="L298" s="77"/>
+      <c r="M298" s="77"/>
+      <c r="N298" s="77"/>
+      <c r="O298" s="77"/>
+      <c r="P298" s="77"/>
+      <c r="Q298" s="77"/>
+      <c r="R298" s="77"/>
+      <c r="S298" s="77"/>
+      <c r="T298" s="77"/>
+      <c r="U298" s="33"/>
+    </row>
+    <row r="299" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C299" s="77"/>
+      <c r="D299" s="77"/>
+      <c r="E299" s="77"/>
+      <c r="F299" s="77"/>
+      <c r="G299" s="77"/>
+      <c r="H299" s="77"/>
+      <c r="I299" s="77"/>
+      <c r="J299" s="77"/>
+      <c r="K299" s="77"/>
+      <c r="L299" s="77"/>
+      <c r="M299" s="77"/>
+      <c r="N299" s="77"/>
+      <c r="O299" s="77"/>
+      <c r="P299" s="77"/>
+      <c r="Q299" s="77"/>
+      <c r="R299" s="77"/>
+      <c r="S299" s="77"/>
+      <c r="T299" s="77"/>
+      <c r="U299" s="33"/>
+    </row>
+    <row r="300" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C300" s="77"/>
+      <c r="D300" s="77"/>
+      <c r="E300" s="77"/>
+      <c r="F300" s="77"/>
+      <c r="G300" s="77"/>
+      <c r="H300" s="77"/>
+      <c r="I300" s="77"/>
+      <c r="J300" s="77"/>
+      <c r="K300" s="77"/>
+      <c r="L300" s="77"/>
+      <c r="M300" s="77"/>
+      <c r="N300" s="77"/>
+      <c r="O300" s="77"/>
+      <c r="P300" s="77"/>
+      <c r="Q300" s="77"/>
+      <c r="R300" s="77"/>
+      <c r="S300" s="77"/>
+      <c r="T300" s="77"/>
+      <c r="U300" s="33"/>
+    </row>
+    <row r="301" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C301" s="77"/>
+      <c r="D301" s="77"/>
+      <c r="E301" s="77"/>
+      <c r="F301" s="77"/>
+      <c r="G301" s="77"/>
+      <c r="H301" s="77"/>
+      <c r="I301" s="77"/>
+      <c r="J301" s="77"/>
+      <c r="K301" s="77"/>
+      <c r="L301" s="77"/>
+      <c r="M301" s="77"/>
+      <c r="N301" s="77"/>
+      <c r="O301" s="77"/>
+      <c r="P301" s="77"/>
+      <c r="Q301" s="77"/>
+      <c r="R301" s="77"/>
+      <c r="S301" s="77"/>
+      <c r="T301" s="77"/>
+      <c r="U301" s="33"/>
+    </row>
+    <row r="302" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C302" s="77"/>
+      <c r="D302" s="77"/>
+      <c r="E302" s="77"/>
+      <c r="F302" s="77"/>
+      <c r="G302" s="77"/>
+      <c r="H302" s="77"/>
+      <c r="I302" s="77"/>
+      <c r="J302" s="77"/>
+      <c r="K302" s="77"/>
+      <c r="L302" s="77"/>
+      <c r="M302" s="77"/>
+      <c r="N302" s="77"/>
+      <c r="O302" s="77"/>
+      <c r="P302" s="77"/>
+      <c r="Q302" s="77"/>
+      <c r="R302" s="77"/>
+      <c r="S302" s="77"/>
+      <c r="T302" s="77"/>
+      <c r="U302" s="33"/>
+    </row>
+    <row r="303" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C303" s="7" t="str">
         <f>IF($C$292="ITA","P18","J1")</f>
         <v>P18</v>
       </c>
-      <c r="D303" s="25" t="str">
+      <c r="D303" s="7" t="str">
         <f>IF($C$292="ITA","P17","J2")</f>
         <v>P17</v>
       </c>
-      <c r="E303" s="25" t="str">
+      <c r="E303" s="7" t="str">
         <f>IF($C$292="ITA","P16","J3")</f>
         <v>P16</v>
       </c>
-      <c r="F303" s="25" t="str">
+      <c r="F303" s="7" t="str">
         <f>IF($C$292="ITA","P15","J4")</f>
         <v>P15</v>
       </c>
-      <c r="G303" s="25" t="str">
+      <c r="G303" s="7" t="str">
         <f>IF($C$292="ITA","P14","J5")</f>
         <v>P14</v>
       </c>
-      <c r="H303" s="25" t="str">
+      <c r="H303" s="7" t="str">
         <f>IF($C$292="ITA","P13","J6")</f>
         <v>P13</v>
       </c>
-      <c r="I303" s="25" t="str">
+      <c r="I303" s="7" t="str">
         <f>IF($C$292="ITA","P12","J7")</f>
         <v>P12</v>
       </c>
-      <c r="J303" s="25" t="str">
+      <c r="J303" s="7" t="str">
         <f>IF($C$292="ITA","P11","J8")</f>
         <v>P11</v>
       </c>
-      <c r="K303" s="25" t="str">
+      <c r="K303" s="7" t="str">
         <f>IF($C$292="ITA","P10","J9")</f>
         <v>P10</v>
       </c>
-      <c r="L303" s="25" t="str">
+      <c r="L303" s="7" t="str">
         <f>IF($C$292="ITA","P9","J10")</f>
         <v>P9</v>
       </c>
-      <c r="M303" s="25" t="str">
+      <c r="M303" s="7" t="str">
         <f>IF($C$292="ITA","P8","J11")</f>
         <v>P8</v>
       </c>
-      <c r="N303" s="25" t="str">
+      <c r="N303" s="7" t="str">
         <f>IF($C$292="ITA","P7","J12")</f>
         <v>P7</v>
       </c>
-      <c r="O303" s="25" t="str">
+      <c r="O303" s="7" t="str">
         <f>IF($C$292="ITA","P6","J13")</f>
         <v>P6</v>
       </c>
-      <c r="P303" s="25" t="str">
+      <c r="P303" s="7" t="str">
         <f>IF($C$292="ITA","P5","J14")</f>
         <v>P5</v>
       </c>
-      <c r="Q303" s="25" t="str">
+      <c r="Q303" s="7" t="str">
         <f>IF($C$292="ITA","P4","J15")</f>
         <v>P4</v>
       </c>
-      <c r="R303" s="25" t="str">
+      <c r="R303" s="7" t="str">
         <f>IF($C$292="ITA","P3","J16")</f>
         <v>P3</v>
       </c>
-      <c r="S303" s="25" t="str">
+      <c r="S303" s="7" t="str">
         <f>IF($C$292="ITA","P2","J17")</f>
         <v>P2</v>
       </c>
-      <c r="T303" s="25" t="str">
+      <c r="T303" s="7" t="str">
         <f>IF($C$292="ITA","P1","J18")</f>
         <v>P1</v>
       </c>
-      <c r="U303" s="42"/>
-[...2 lines deleted...]
-      <c r="C304" s="18" t="s">
+      <c r="U303" s="33"/>
+    </row>
+    <row r="304" spans="2:21" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C304" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D304" s="12"/>
+    </row>
+    <row r="305" spans="2:20" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="306" spans="2:20" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="308" spans="2:20" x14ac:dyDescent="0.4">
+      <c r="B308" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C308" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="D304" s="18"/>
-[...15 lines deleted...]
-      <c r="C309" s="94" t="str">
+    </row>
+    <row r="309" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B309" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C309" s="78" t="str">
         <f>IF($C$308="ITA","P5","J1")</f>
         <v>P5</v>
       </c>
-      <c r="D309" s="94"/>
-[...4 lines deleted...]
-      <c r="I309" s="94" t="str">
+      <c r="D309" s="78"/>
+      <c r="E309" s="78"/>
+      <c r="F309" s="78"/>
+      <c r="G309" s="78"/>
+      <c r="H309" s="78"/>
+      <c r="I309" s="78" t="str">
         <f>IF($C$308="ITA","P3","J3")</f>
         <v>P3</v>
       </c>
-      <c r="J309" s="94"/>
-[...4 lines deleted...]
-      <c r="O309" s="94" t="str">
+      <c r="J309" s="78"/>
+      <c r="K309" s="78"/>
+      <c r="L309" s="78"/>
+      <c r="M309" s="78"/>
+      <c r="N309" s="78"/>
+      <c r="O309" s="78" t="str">
         <f>IF($C$308="ITA","P1","J5")</f>
         <v>P1</v>
       </c>
-      <c r="P309" s="94"/>
-[...27 lines deleted...]
-      <c r="C311" s="94" t="str">
+      <c r="P309" s="78"/>
+      <c r="Q309" s="78"/>
+      <c r="R309" s="78"/>
+      <c r="S309" s="78"/>
+      <c r="T309" s="78"/>
+    </row>
+    <row r="310" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C310" s="78"/>
+      <c r="D310" s="78"/>
+      <c r="E310" s="78"/>
+      <c r="F310" s="78"/>
+      <c r="G310" s="78"/>
+      <c r="H310" s="78"/>
+      <c r="I310" s="78"/>
+      <c r="J310" s="78"/>
+      <c r="K310" s="78"/>
+      <c r="L310" s="78"/>
+      <c r="M310" s="78"/>
+      <c r="N310" s="78"/>
+      <c r="O310" s="78"/>
+      <c r="P310" s="78"/>
+      <c r="Q310" s="78"/>
+      <c r="R310" s="78"/>
+      <c r="S310" s="78"/>
+      <c r="T310" s="78"/>
+    </row>
+    <row r="311" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C311" s="78" t="str">
         <f>IF($C$308="ITA","P6","J2")</f>
         <v>P6</v>
       </c>
-      <c r="D311" s="94"/>
-[...4 lines deleted...]
-      <c r="I311" s="94" t="str">
+      <c r="D311" s="78"/>
+      <c r="E311" s="78"/>
+      <c r="F311" s="78"/>
+      <c r="G311" s="78"/>
+      <c r="H311" s="78"/>
+      <c r="I311" s="78" t="str">
         <f>IF($C$308="ITA","P4","J4")</f>
         <v>P4</v>
       </c>
-      <c r="J311" s="94"/>
-[...4 lines deleted...]
-      <c r="O311" s="94" t="str">
+      <c r="J311" s="78"/>
+      <c r="K311" s="78"/>
+      <c r="L311" s="78"/>
+      <c r="M311" s="78"/>
+      <c r="N311" s="78"/>
+      <c r="O311" s="78" t="str">
         <f>IF($C$308="ITA","P2","J6")</f>
         <v>P2</v>
       </c>
-      <c r="P311" s="94"/>
-[...26 lines deleted...]
-      <c r="D313" s="18" t="s">
+      <c r="P311" s="78"/>
+      <c r="Q311" s="78"/>
+      <c r="R311" s="78"/>
+      <c r="S311" s="78"/>
+      <c r="T311" s="78"/>
+    </row>
+    <row r="312" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C312" s="78"/>
+      <c r="D312" s="78"/>
+      <c r="E312" s="78"/>
+      <c r="F312" s="78"/>
+      <c r="G312" s="78"/>
+      <c r="H312" s="78"/>
+      <c r="I312" s="78"/>
+      <c r="J312" s="78"/>
+      <c r="K312" s="78"/>
+      <c r="L312" s="78"/>
+      <c r="M312" s="78"/>
+      <c r="N312" s="78"/>
+      <c r="O312" s="78"/>
+      <c r="P312" s="78"/>
+      <c r="Q312" s="78"/>
+      <c r="R312" s="78"/>
+      <c r="S312" s="78"/>
+      <c r="T312" s="78"/>
+    </row>
+    <row r="313" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D313" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="314" spans="2:20" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="315" spans="2:20" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="317" spans="2:20" x14ac:dyDescent="0.4">
+      <c r="B317" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C317" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="314" spans="2:22" collapsed="1" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-      <c r="C319" s="94" t="str">
+    <row r="318" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B318" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C318" s="31"/>
+      <c r="D318" s="31"/>
+      <c r="E318" s="31"/>
+      <c r="F318" s="31"/>
+      <c r="G318" s="31"/>
+      <c r="H318" s="108" t="s">
+        <v>117</v>
+      </c>
+      <c r="I318" s="108"/>
+      <c r="J318" s="31"/>
+      <c r="K318" s="31"/>
+      <c r="L318" s="31"/>
+      <c r="M318" s="31"/>
+      <c r="N318" s="108" t="s">
+        <v>117</v>
+      </c>
+      <c r="O318" s="108"/>
+      <c r="P318" s="31"/>
+      <c r="Q318" s="31"/>
+      <c r="R318" s="31"/>
+      <c r="S318" s="31"/>
+      <c r="T318" s="31"/>
+    </row>
+    <row r="319" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C319" s="78" t="str">
         <f>IF($C$317="ITA","C1","A1")</f>
         <v>C1</v>
       </c>
-      <c r="D319" s="94"/>
-[...4 lines deleted...]
-      <c r="I319" s="94" t="str">
+      <c r="D319" s="78"/>
+      <c r="E319" s="78"/>
+      <c r="F319" s="78"/>
+      <c r="G319" s="78"/>
+      <c r="H319" s="78"/>
+      <c r="I319" s="78" t="str">
         <f>IF($C$317="ITA","B1","B1")</f>
         <v>B1</v>
       </c>
-      <c r="J319" s="94"/>
-[...4 lines deleted...]
-      <c r="O319" s="94" t="str">
+      <c r="J319" s="78"/>
+      <c r="K319" s="78"/>
+      <c r="L319" s="78"/>
+      <c r="M319" s="78"/>
+      <c r="N319" s="78"/>
+      <c r="O319" s="78" t="str">
         <f>IF($C$317="ITA","A1","C1")</f>
         <v>A1</v>
       </c>
-      <c r="P319" s="94"/>
-[...26 lines deleted...]
-      <c r="C321" s="94" t="str">
+      <c r="P319" s="78"/>
+      <c r="Q319" s="78"/>
+      <c r="R319" s="78"/>
+      <c r="S319" s="78"/>
+      <c r="T319" s="78"/>
+    </row>
+    <row r="320" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C320" s="78"/>
+      <c r="D320" s="78"/>
+      <c r="E320" s="78"/>
+      <c r="F320" s="78"/>
+      <c r="G320" s="78"/>
+      <c r="H320" s="78"/>
+      <c r="I320" s="78"/>
+      <c r="J320" s="78"/>
+      <c r="K320" s="78"/>
+      <c r="L320" s="78"/>
+      <c r="M320" s="78"/>
+      <c r="N320" s="78"/>
+      <c r="O320" s="78"/>
+      <c r="P320" s="78"/>
+      <c r="Q320" s="78"/>
+      <c r="R320" s="78"/>
+      <c r="S320" s="78"/>
+      <c r="T320" s="78"/>
+    </row>
+    <row r="321" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C321" s="78" t="str">
         <f>IF($C$317="ITA","C2","A2")</f>
         <v>C2</v>
       </c>
-      <c r="D321" s="94"/>
-[...4 lines deleted...]
-      <c r="I321" s="94" t="str">
+      <c r="D321" s="78"/>
+      <c r="E321" s="78"/>
+      <c r="F321" s="78"/>
+      <c r="G321" s="78"/>
+      <c r="H321" s="78"/>
+      <c r="I321" s="78" t="str">
         <f>IF($C$317="ITA","B2","B2")</f>
         <v>B2</v>
       </c>
-      <c r="J321" s="94"/>
-[...4 lines deleted...]
-      <c r="O321" s="94" t="str">
+      <c r="J321" s="78"/>
+      <c r="K321" s="78"/>
+      <c r="L321" s="78"/>
+      <c r="M321" s="78"/>
+      <c r="N321" s="78"/>
+      <c r="O321" s="78" t="str">
         <f>IF($C$317="ITA","A2","C2")</f>
         <v>A2</v>
       </c>
-      <c r="P321" s="94"/>
-[...26 lines deleted...]
-      <c r="C323" s="94" t="str">
+      <c r="P321" s="78"/>
+      <c r="Q321" s="78"/>
+      <c r="R321" s="78"/>
+      <c r="S321" s="78"/>
+      <c r="T321" s="78"/>
+    </row>
+    <row r="322" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C322" s="78"/>
+      <c r="D322" s="78"/>
+      <c r="E322" s="78"/>
+      <c r="F322" s="78"/>
+      <c r="G322" s="78"/>
+      <c r="H322" s="78"/>
+      <c r="I322" s="78"/>
+      <c r="J322" s="78"/>
+      <c r="K322" s="78"/>
+      <c r="L322" s="78"/>
+      <c r="M322" s="78"/>
+      <c r="N322" s="78"/>
+      <c r="O322" s="78"/>
+      <c r="P322" s="78"/>
+      <c r="Q322" s="78"/>
+      <c r="R322" s="78"/>
+      <c r="S322" s="78"/>
+      <c r="T322" s="78"/>
+    </row>
+    <row r="323" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C323" s="78" t="str">
         <f>IF($C$317="ITA","C3","A3")</f>
         <v>C3</v>
       </c>
-      <c r="D323" s="94"/>
-[...4 lines deleted...]
-      <c r="I323" s="94" t="str">
+      <c r="D323" s="78"/>
+      <c r="E323" s="78"/>
+      <c r="F323" s="78"/>
+      <c r="G323" s="78"/>
+      <c r="H323" s="78"/>
+      <c r="I323" s="78" t="str">
         <f>IF($C$317="ITA","B3","B3")</f>
         <v>B3</v>
       </c>
-      <c r="J323" s="94"/>
-[...4 lines deleted...]
-      <c r="O323" s="94" t="str">
+      <c r="J323" s="78"/>
+      <c r="K323" s="78"/>
+      <c r="L323" s="78"/>
+      <c r="M323" s="78"/>
+      <c r="N323" s="78"/>
+      <c r="O323" s="78" t="str">
         <f>IF($C$317="ITA","A3","C3")</f>
         <v>A3</v>
       </c>
-      <c r="P323" s="94"/>
-[...26 lines deleted...]
-      <c r="C325" s="94" t="str">
+      <c r="P323" s="78"/>
+      <c r="Q323" s="78"/>
+      <c r="R323" s="78"/>
+      <c r="S323" s="78"/>
+      <c r="T323" s="78"/>
+    </row>
+    <row r="324" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C324" s="78"/>
+      <c r="D324" s="78"/>
+      <c r="E324" s="78"/>
+      <c r="F324" s="78"/>
+      <c r="G324" s="78"/>
+      <c r="H324" s="78"/>
+      <c r="I324" s="78"/>
+      <c r="J324" s="78"/>
+      <c r="K324" s="78"/>
+      <c r="L324" s="78"/>
+      <c r="M324" s="78"/>
+      <c r="N324" s="78"/>
+      <c r="O324" s="78"/>
+      <c r="P324" s="78"/>
+      <c r="Q324" s="78"/>
+      <c r="R324" s="78"/>
+      <c r="S324" s="78"/>
+      <c r="T324" s="78"/>
+    </row>
+    <row r="325" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C325" s="78" t="str">
         <f>IF($C$317="ITA","C4","A4")</f>
         <v>C4</v>
       </c>
-      <c r="D325" s="94"/>
-[...4 lines deleted...]
-      <c r="I325" s="94" t="str">
+      <c r="D325" s="78"/>
+      <c r="E325" s="78"/>
+      <c r="F325" s="78"/>
+      <c r="G325" s="78"/>
+      <c r="H325" s="78"/>
+      <c r="I325" s="78" t="str">
         <f>IF($C$317="ITA","B4","B4")</f>
         <v>B4</v>
       </c>
-      <c r="J325" s="94"/>
-[...4 lines deleted...]
-      <c r="O325" s="94" t="str">
+      <c r="J325" s="78"/>
+      <c r="K325" s="78"/>
+      <c r="L325" s="78"/>
+      <c r="M325" s="78"/>
+      <c r="N325" s="78"/>
+      <c r="O325" s="78" t="str">
         <f>IF($C$317="ITA","A4","C4")</f>
         <v>A4</v>
       </c>
-      <c r="P325" s="94"/>
-[...55 lines deleted...]
-      <c r="C328" s="18" t="s">
+      <c r="P325" s="78"/>
+      <c r="Q325" s="78"/>
+      <c r="R325" s="78"/>
+      <c r="S325" s="78"/>
+      <c r="T325" s="78"/>
+    </row>
+    <row r="326" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C326" s="78"/>
+      <c r="D326" s="78"/>
+      <c r="E326" s="78"/>
+      <c r="F326" s="78"/>
+      <c r="G326" s="78"/>
+      <c r="H326" s="78"/>
+      <c r="I326" s="78"/>
+      <c r="J326" s="78"/>
+      <c r="K326" s="78"/>
+      <c r="L326" s="78"/>
+      <c r="M326" s="78"/>
+      <c r="N326" s="78"/>
+      <c r="O326" s="78"/>
+      <c r="P326" s="78"/>
+      <c r="Q326" s="78"/>
+      <c r="R326" s="78"/>
+      <c r="S326" s="78"/>
+      <c r="T326" s="78"/>
+    </row>
+    <row r="327" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C327" s="31"/>
+      <c r="D327" s="31"/>
+      <c r="E327" s="31"/>
+      <c r="F327" s="31"/>
+      <c r="G327" s="31"/>
+      <c r="H327" s="108" t="s">
+        <v>117</v>
+      </c>
+      <c r="I327" s="108"/>
+      <c r="J327" s="31"/>
+      <c r="K327" s="31"/>
+      <c r="L327" s="31"/>
+      <c r="M327" s="31"/>
+      <c r="N327" s="108" t="s">
+        <v>117</v>
+      </c>
+      <c r="O327" s="108"/>
+      <c r="P327" s="31"/>
+      <c r="Q327" s="31"/>
+      <c r="R327" s="31"/>
+      <c r="S327" s="31"/>
+      <c r="T327" s="31"/>
+      <c r="U327" s="12"/>
+      <c r="Z327" s="43"/>
+      <c r="AA327" s="43"/>
+      <c r="AF327" s="43"/>
+      <c r="AG327" s="43"/>
+    </row>
+    <row r="328" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C328" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="H328" s="43"/>
+      <c r="Z328" s="43"/>
+      <c r="AA328" s="43"/>
+      <c r="AF328" s="43"/>
+      <c r="AG328" s="43"/>
+    </row>
+    <row r="329" spans="2:33" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="330" spans="2:33" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="332" spans="2:33" x14ac:dyDescent="0.4">
+      <c r="B332" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C332" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="H328" s="54"/>
-[...34 lines deleted...]
-      <c r="C333" s="94" t="str">
+    </row>
+    <row r="333" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B333" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C333" s="78" t="str">
         <f>IF($C$332="ITA","C5","A5")</f>
         <v>C5</v>
       </c>
-      <c r="D333" s="94"/>
-[...4 lines deleted...]
-      <c r="I333" s="94" t="str">
+      <c r="D333" s="78"/>
+      <c r="E333" s="78"/>
+      <c r="F333" s="78"/>
+      <c r="G333" s="78"/>
+      <c r="H333" s="78"/>
+      <c r="I333" s="78" t="str">
         <f>IF($C$332="ITA","B5","B5")</f>
         <v>B5</v>
       </c>
-      <c r="J333" s="94"/>
-[...4 lines deleted...]
-      <c r="O333" s="94" t="str">
+      <c r="J333" s="78"/>
+      <c r="K333" s="78"/>
+      <c r="L333" s="78"/>
+      <c r="M333" s="78"/>
+      <c r="N333" s="78"/>
+      <c r="O333" s="78" t="str">
         <f>IF($C$332="ITA","A5","C5")</f>
         <v>A5</v>
       </c>
-      <c r="P333" s="94"/>
-[...26 lines deleted...]
-      <c r="C335" s="94" t="str">
+      <c r="P333" s="78"/>
+      <c r="Q333" s="78"/>
+      <c r="R333" s="78"/>
+      <c r="S333" s="78"/>
+      <c r="T333" s="78"/>
+    </row>
+    <row r="334" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C334" s="78"/>
+      <c r="D334" s="78"/>
+      <c r="E334" s="78"/>
+      <c r="F334" s="78"/>
+      <c r="G334" s="78"/>
+      <c r="H334" s="78"/>
+      <c r="I334" s="78"/>
+      <c r="J334" s="78"/>
+      <c r="K334" s="78"/>
+      <c r="L334" s="78"/>
+      <c r="M334" s="78"/>
+      <c r="N334" s="78"/>
+      <c r="O334" s="78"/>
+      <c r="P334" s="78"/>
+      <c r="Q334" s="78"/>
+      <c r="R334" s="78"/>
+      <c r="S334" s="78"/>
+      <c r="T334" s="78"/>
+    </row>
+    <row r="335" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C335" s="78" t="str">
         <f>IF($C$332="ITA","C6","A6")</f>
         <v>C6</v>
       </c>
-      <c r="D335" s="94"/>
-[...4 lines deleted...]
-      <c r="I335" s="94" t="str">
+      <c r="D335" s="78"/>
+      <c r="E335" s="78"/>
+      <c r="F335" s="78"/>
+      <c r="G335" s="78"/>
+      <c r="H335" s="78"/>
+      <c r="I335" s="78" t="str">
         <f>IF($C$332="ITA","B6","B6")</f>
         <v>B6</v>
       </c>
-      <c r="J335" s="94"/>
-[...4 lines deleted...]
-      <c r="O335" s="94" t="str">
+      <c r="J335" s="78"/>
+      <c r="K335" s="78"/>
+      <c r="L335" s="78"/>
+      <c r="M335" s="78"/>
+      <c r="N335" s="78"/>
+      <c r="O335" s="78" t="str">
         <f>IF($C$332="ITA","A6","C6")</f>
         <v>A6</v>
       </c>
-      <c r="P335" s="94"/>
-[...50 lines deleted...]
-      <c r="C338" s="94" t="str">
+      <c r="P335" s="78"/>
+      <c r="Q335" s="78"/>
+      <c r="R335" s="78"/>
+      <c r="S335" s="78"/>
+      <c r="T335" s="78"/>
+    </row>
+    <row r="336" spans="2:33" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C336" s="78"/>
+      <c r="D336" s="78"/>
+      <c r="E336" s="78"/>
+      <c r="F336" s="78"/>
+      <c r="G336" s="78"/>
+      <c r="H336" s="78"/>
+      <c r="I336" s="78"/>
+      <c r="J336" s="78"/>
+      <c r="K336" s="78"/>
+      <c r="L336" s="78"/>
+      <c r="M336" s="78"/>
+      <c r="N336" s="78"/>
+      <c r="O336" s="78"/>
+      <c r="P336" s="78"/>
+      <c r="Q336" s="78"/>
+      <c r="R336" s="78"/>
+      <c r="S336" s="78"/>
+      <c r="T336" s="78"/>
+    </row>
+    <row r="337" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C337" s="31"/>
+      <c r="D337" s="31"/>
+      <c r="E337" s="31"/>
+      <c r="F337" s="31"/>
+      <c r="G337" s="31"/>
+      <c r="H337" s="108" t="s">
+        <v>117</v>
+      </c>
+      <c r="I337" s="108"/>
+      <c r="J337" s="31"/>
+      <c r="K337" s="31"/>
+      <c r="L337" s="31"/>
+      <c r="M337" s="31"/>
+      <c r="N337" s="108" t="s">
+        <v>117</v>
+      </c>
+      <c r="O337" s="108"/>
+      <c r="P337" s="31"/>
+      <c r="Q337" s="31"/>
+      <c r="R337" s="31"/>
+      <c r="S337" s="31"/>
+      <c r="T337" s="31"/>
+    </row>
+    <row r="338" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C338" s="78" t="str">
         <f>IF($C$332="ITA","C1","A1")</f>
         <v>C1</v>
       </c>
-      <c r="D338" s="94"/>
-[...4 lines deleted...]
-      <c r="I338" s="94" t="str">
+      <c r="D338" s="78"/>
+      <c r="E338" s="78"/>
+      <c r="F338" s="78"/>
+      <c r="G338" s="78"/>
+      <c r="H338" s="78"/>
+      <c r="I338" s="78" t="str">
         <f>IF($C$332="ITA","B1","B1")</f>
         <v>B1</v>
       </c>
-      <c r="J338" s="94"/>
-[...4 lines deleted...]
-      <c r="O338" s="94" t="str">
+      <c r="J338" s="78"/>
+      <c r="K338" s="78"/>
+      <c r="L338" s="78"/>
+      <c r="M338" s="78"/>
+      <c r="N338" s="78"/>
+      <c r="O338" s="78" t="str">
         <f>IF($C$332="ITA","A1","C1")</f>
         <v>A1</v>
       </c>
-      <c r="P338" s="94"/>
-[...26 lines deleted...]
-      <c r="C340" s="94" t="str">
+      <c r="P338" s="78"/>
+      <c r="Q338" s="78"/>
+      <c r="R338" s="78"/>
+      <c r="S338" s="78"/>
+      <c r="T338" s="78"/>
+    </row>
+    <row r="339" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C339" s="78"/>
+      <c r="D339" s="78"/>
+      <c r="E339" s="78"/>
+      <c r="F339" s="78"/>
+      <c r="G339" s="78"/>
+      <c r="H339" s="78"/>
+      <c r="I339" s="78"/>
+      <c r="J339" s="78"/>
+      <c r="K339" s="78"/>
+      <c r="L339" s="78"/>
+      <c r="M339" s="78"/>
+      <c r="N339" s="78"/>
+      <c r="O339" s="78"/>
+      <c r="P339" s="78"/>
+      <c r="Q339" s="78"/>
+      <c r="R339" s="78"/>
+      <c r="S339" s="78"/>
+      <c r="T339" s="78"/>
+    </row>
+    <row r="340" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C340" s="78" t="str">
         <f>IF($C$332="ITA","C2","A2")</f>
         <v>C2</v>
       </c>
-      <c r="D340" s="94"/>
-[...4 lines deleted...]
-      <c r="I340" s="94" t="str">
+      <c r="D340" s="78"/>
+      <c r="E340" s="78"/>
+      <c r="F340" s="78"/>
+      <c r="G340" s="78"/>
+      <c r="H340" s="78"/>
+      <c r="I340" s="78" t="str">
         <f>IF($C$332="ITA","B2","B2")</f>
         <v>B2</v>
       </c>
-      <c r="J340" s="94"/>
-[...4 lines deleted...]
-      <c r="O340" s="94" t="str">
+      <c r="J340" s="78"/>
+      <c r="K340" s="78"/>
+      <c r="L340" s="78"/>
+      <c r="M340" s="78"/>
+      <c r="N340" s="78"/>
+      <c r="O340" s="78" t="str">
         <f>IF($C$332="ITA","A2","C2")</f>
         <v>A2</v>
       </c>
-      <c r="P340" s="94"/>
-[...26 lines deleted...]
-      <c r="C342" s="94" t="str">
+      <c r="P340" s="78"/>
+      <c r="Q340" s="78"/>
+      <c r="R340" s="78"/>
+      <c r="S340" s="78"/>
+      <c r="T340" s="78"/>
+    </row>
+    <row r="341" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C341" s="78"/>
+      <c r="D341" s="78"/>
+      <c r="E341" s="78"/>
+      <c r="F341" s="78"/>
+      <c r="G341" s="78"/>
+      <c r="H341" s="78"/>
+      <c r="I341" s="78"/>
+      <c r="J341" s="78"/>
+      <c r="K341" s="78"/>
+      <c r="L341" s="78"/>
+      <c r="M341" s="78"/>
+      <c r="N341" s="78"/>
+      <c r="O341" s="78"/>
+      <c r="P341" s="78"/>
+      <c r="Q341" s="78"/>
+      <c r="R341" s="78"/>
+      <c r="S341" s="78"/>
+      <c r="T341" s="78"/>
+    </row>
+    <row r="342" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C342" s="78" t="str">
         <f>IF($C$332="ITA","C3","A3")</f>
         <v>C3</v>
       </c>
-      <c r="D342" s="94"/>
-[...4 lines deleted...]
-      <c r="I342" s="94" t="str">
+      <c r="D342" s="78"/>
+      <c r="E342" s="78"/>
+      <c r="F342" s="78"/>
+      <c r="G342" s="78"/>
+      <c r="H342" s="78"/>
+      <c r="I342" s="78" t="str">
         <f>IF($C$332="ITA","B3","B3")</f>
         <v>B3</v>
       </c>
-      <c r="J342" s="94"/>
-[...4 lines deleted...]
-      <c r="O342" s="94" t="str">
+      <c r="J342" s="78"/>
+      <c r="K342" s="78"/>
+      <c r="L342" s="78"/>
+      <c r="M342" s="78"/>
+      <c r="N342" s="78"/>
+      <c r="O342" s="78" t="str">
         <f>IF($C$332="ITA","A3","C3")</f>
         <v>A3</v>
       </c>
-      <c r="P342" s="94"/>
-[...26 lines deleted...]
-      <c r="C344" s="94" t="str">
+      <c r="P342" s="78"/>
+      <c r="Q342" s="78"/>
+      <c r="R342" s="78"/>
+      <c r="S342" s="78"/>
+      <c r="T342" s="78"/>
+    </row>
+    <row r="343" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C343" s="78"/>
+      <c r="D343" s="78"/>
+      <c r="E343" s="78"/>
+      <c r="F343" s="78"/>
+      <c r="G343" s="78"/>
+      <c r="H343" s="78"/>
+      <c r="I343" s="78"/>
+      <c r="J343" s="78"/>
+      <c r="K343" s="78"/>
+      <c r="L343" s="78"/>
+      <c r="M343" s="78"/>
+      <c r="N343" s="78"/>
+      <c r="O343" s="78"/>
+      <c r="P343" s="78"/>
+      <c r="Q343" s="78"/>
+      <c r="R343" s="78"/>
+      <c r="S343" s="78"/>
+      <c r="T343" s="78"/>
+    </row>
+    <row r="344" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C344" s="78" t="str">
         <f>IF($C$332="ITA","C4","A4")</f>
         <v>C4</v>
       </c>
-      <c r="D344" s="94"/>
-[...4 lines deleted...]
-      <c r="I344" s="94" t="str">
+      <c r="D344" s="78"/>
+      <c r="E344" s="78"/>
+      <c r="F344" s="78"/>
+      <c r="G344" s="78"/>
+      <c r="H344" s="78"/>
+      <c r="I344" s="78" t="str">
         <f>IF($C$332="ITA","B4","B4")</f>
         <v>B4</v>
       </c>
-      <c r="J344" s="94"/>
-[...4 lines deleted...]
-      <c r="O344" s="94" t="str">
+      <c r="J344" s="78"/>
+      <c r="K344" s="78"/>
+      <c r="L344" s="78"/>
+      <c r="M344" s="78"/>
+      <c r="N344" s="78"/>
+      <c r="O344" s="78" t="str">
         <f>IF($C$332="ITA","A4","C4")</f>
         <v>A4</v>
       </c>
-      <c r="P344" s="94"/>
-[...50 lines deleted...]
-      <c r="C347" s="18" t="s">
+      <c r="P344" s="78"/>
+      <c r="Q344" s="78"/>
+      <c r="R344" s="78"/>
+      <c r="S344" s="78"/>
+      <c r="T344" s="78"/>
+    </row>
+    <row r="345" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C345" s="78"/>
+      <c r="D345" s="78"/>
+      <c r="E345" s="78"/>
+      <c r="F345" s="78"/>
+      <c r="G345" s="78"/>
+      <c r="H345" s="78"/>
+      <c r="I345" s="78"/>
+      <c r="J345" s="78"/>
+      <c r="K345" s="78"/>
+      <c r="L345" s="78"/>
+      <c r="M345" s="78"/>
+      <c r="N345" s="78"/>
+      <c r="O345" s="78"/>
+      <c r="P345" s="78"/>
+      <c r="Q345" s="78"/>
+      <c r="R345" s="78"/>
+      <c r="S345" s="78"/>
+      <c r="T345" s="78"/>
+    </row>
+    <row r="346" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C346" s="31"/>
+      <c r="D346" s="31"/>
+      <c r="E346" s="31"/>
+      <c r="F346" s="31"/>
+      <c r="G346" s="31"/>
+      <c r="H346" s="108" t="s">
+        <v>117</v>
+      </c>
+      <c r="I346" s="108"/>
+      <c r="J346" s="31"/>
+      <c r="K346" s="31"/>
+      <c r="L346" s="31"/>
+      <c r="M346" s="31"/>
+      <c r="N346" s="108" t="s">
+        <v>117</v>
+      </c>
+      <c r="O346" s="108"/>
+      <c r="P346" s="31"/>
+      <c r="Q346" s="31"/>
+      <c r="R346" s="31"/>
+      <c r="S346" s="31"/>
+      <c r="T346" s="31"/>
+    </row>
+    <row r="347" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C347" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="H347" s="43"/>
+      <c r="I347" s="43"/>
+      <c r="N347" s="43"/>
+      <c r="O347" s="43"/>
+    </row>
+    <row r="348" spans="2:20" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="349" spans="2:20" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="351" spans="2:20" x14ac:dyDescent="0.4">
+      <c r="B351" s="8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="352" spans="2:20" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B352" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C352" s="78"/>
+      <c r="D352" s="78"/>
+    </row>
+    <row r="353" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C353" s="78"/>
+      <c r="D353" s="78"/>
+    </row>
+    <row r="354" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C354" s="78"/>
+      <c r="D354" s="78"/>
+    </row>
+    <row r="355" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C355" s="78"/>
+      <c r="D355" s="78"/>
+    </row>
+    <row r="356" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C356" s="78"/>
+      <c r="D356" s="78"/>
+    </row>
+    <row r="357" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C357" s="78"/>
+      <c r="D357" s="78"/>
+    </row>
+    <row r="358" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4"/>
+    <row r="359" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C359" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" s="76"/>
+    </row>
+    <row r="360" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C360" s="76"/>
+      <c r="D360" s="76"/>
+    </row>
+    <row r="361" spans="2:10" collapsed="1" x14ac:dyDescent="0.4"/>
+    <row r="362" spans="2:10" s="32" customFormat="1" x14ac:dyDescent="0.4"/>
+    <row r="364" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B364" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C364" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="H347" s="54"/>
-[...124 lines deleted...]
-      <c r="C371" s="94" t="str">
+    </row>
+    <row r="365" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="B365" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C365" s="78"/>
+      <c r="D365" s="78"/>
+      <c r="E365" s="78"/>
+      <c r="F365" s="78"/>
+      <c r="G365" s="78"/>
+      <c r="H365" s="78"/>
+      <c r="I365" s="78"/>
+      <c r="J365" s="78"/>
+    </row>
+    <row r="366" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C366" s="78"/>
+      <c r="D366" s="78"/>
+      <c r="E366" s="78"/>
+      <c r="F366" s="78"/>
+      <c r="G366" s="78"/>
+      <c r="H366" s="78"/>
+      <c r="I366" s="78"/>
+      <c r="J366" s="78"/>
+    </row>
+    <row r="367" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C367" s="78"/>
+      <c r="D367" s="78"/>
+      <c r="E367" s="78"/>
+      <c r="F367" s="78"/>
+      <c r="G367" s="78"/>
+      <c r="H367" s="78"/>
+      <c r="I367" s="78"/>
+      <c r="J367" s="78"/>
+    </row>
+    <row r="368" spans="2:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C368" s="78"/>
+      <c r="D368" s="78"/>
+      <c r="E368" s="78"/>
+      <c r="F368" s="78"/>
+      <c r="G368" s="78"/>
+      <c r="H368" s="78"/>
+      <c r="I368" s="78"/>
+      <c r="J368" s="78"/>
+    </row>
+    <row r="369" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C369" s="78"/>
+      <c r="D369" s="78"/>
+      <c r="E369" s="78"/>
+      <c r="F369" s="78"/>
+      <c r="G369" s="78"/>
+      <c r="H369" s="78"/>
+      <c r="I369" s="78"/>
+      <c r="J369" s="78"/>
+    </row>
+    <row r="370" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C370" s="78"/>
+      <c r="D370" s="78"/>
+      <c r="E370" s="78"/>
+      <c r="F370" s="78"/>
+      <c r="G370" s="78"/>
+      <c r="H370" s="78"/>
+      <c r="I370" s="78"/>
+      <c r="J370" s="78"/>
+    </row>
+    <row r="371" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C371" s="78" t="str">
         <f>IF($C$364="ITA","P4","J1")</f>
         <v>P4</v>
       </c>
-      <c r="D371" s="94"/>
-      <c r="E371" s="94" t="str">
+      <c r="D371" s="78"/>
+      <c r="E371" s="78" t="str">
         <f>IF($C$364="ITA","P3","J2")</f>
         <v>P3</v>
       </c>
-      <c r="F371" s="94"/>
-      <c r="G371" s="94" t="str">
+      <c r="F371" s="78"/>
+      <c r="G371" s="78" t="str">
         <f>IF($C$364="ITA","P2","J3")</f>
         <v>P2</v>
       </c>
-      <c r="H371" s="94"/>
-      <c r="I371" s="94" t="str">
+      <c r="H371" s="78"/>
+      <c r="I371" s="78" t="str">
         <f>IF($C$364="ITA","P1","J4")</f>
         <v>P1</v>
       </c>
-      <c r="J371" s="94"/>
-[...3 lines deleted...]
-      <c r="F373" s="126" t="s">
+      <c r="J371" s="78"/>
+    </row>
+    <row r="372" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4"/>
+    <row r="373" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="F373" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="G373" s="72"/>
+    </row>
+    <row r="374" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="F374" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="G374" s="72"/>
+    </row>
+    <row r="375" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="F375" s="72" t="s">
         <v>119</v>
       </c>
-      <c r="G373" s="126"/>
-[...15 lines deleted...]
-      <c r="C377" s="127" t="str">
+      <c r="G375" s="72"/>
+    </row>
+    <row r="376" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4"/>
+    <row r="377" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C377" s="85" t="str">
         <f>IF($C$364="ITA","P1","J1")</f>
         <v>P1</v>
       </c>
-      <c r="D377" s="101"/>
-[...18 lines deleted...]
-      <c r="C379" s="127" t="str">
+      <c r="D377" s="79"/>
+      <c r="E377" s="80"/>
+      <c r="F377" s="80"/>
+      <c r="G377" s="80"/>
+      <c r="H377" s="80"/>
+      <c r="I377" s="80"/>
+      <c r="J377" s="81"/>
+    </row>
+    <row r="378" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C378" s="86"/>
+      <c r="D378" s="82"/>
+      <c r="E378" s="83"/>
+      <c r="F378" s="83"/>
+      <c r="G378" s="83"/>
+      <c r="H378" s="83"/>
+      <c r="I378" s="83"/>
+      <c r="J378" s="84"/>
+    </row>
+    <row r="379" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C379" s="85" t="str">
         <f>IF($C$364="ITA","P2","J2")</f>
         <v>P2</v>
       </c>
-      <c r="D379" s="101"/>
-[...18 lines deleted...]
-      <c r="C381" s="127" t="str">
+      <c r="D379" s="79"/>
+      <c r="E379" s="80"/>
+      <c r="F379" s="80"/>
+      <c r="G379" s="80"/>
+      <c r="H379" s="80"/>
+      <c r="I379" s="80"/>
+      <c r="J379" s="81"/>
+    </row>
+    <row r="380" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C380" s="86"/>
+      <c r="D380" s="82"/>
+      <c r="E380" s="83"/>
+      <c r="F380" s="83"/>
+      <c r="G380" s="83"/>
+      <c r="H380" s="83"/>
+      <c r="I380" s="83"/>
+      <c r="J380" s="84"/>
+    </row>
+    <row r="381" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C381" s="85" t="str">
         <f>IF($C$364="ITA","P3","J3")</f>
         <v>P3</v>
       </c>
-      <c r="D381" s="101"/>
-[...24 lines deleted...]
-      <c r="C385" s="95" t="s">
+      <c r="D381" s="79"/>
+      <c r="E381" s="80"/>
+      <c r="F381" s="80"/>
+      <c r="G381" s="80"/>
+      <c r="H381" s="80"/>
+      <c r="I381" s="80"/>
+      <c r="J381" s="81"/>
+    </row>
+    <row r="382" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C382" s="86"/>
+      <c r="D382" s="82"/>
+      <c r="E382" s="83"/>
+      <c r="F382" s="83"/>
+      <c r="G382" s="83"/>
+      <c r="H382" s="83"/>
+      <c r="I382" s="83"/>
+      <c r="J382" s="84"/>
+    </row>
+    <row r="383" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="D383" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="384" spans="3:10" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4"/>
+    <row r="385" spans="3:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C385" s="76" t="s">
         <v>5</v>
       </c>
-      <c r="D385" s="95"/>
-[...5 lines deleted...]
-    <row r="387" spans="3:4" collapsed="1" x14ac:dyDescent="0.35"/>
+      <c r="D385" s="76"/>
+    </row>
+    <row r="386" spans="3:4" hidden="1" outlineLevel="1" x14ac:dyDescent="0.4">
+      <c r="C386" s="76"/>
+      <c r="D386" s="76"/>
+    </row>
+    <row r="387" spans="3:4" collapsed="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="402">
+    <mergeCell ref="C352:D357"/>
+    <mergeCell ref="C359:D359"/>
+    <mergeCell ref="C360:D360"/>
+    <mergeCell ref="C344:C345"/>
+    <mergeCell ref="D344:H345"/>
+    <mergeCell ref="I344:I345"/>
+    <mergeCell ref="J344:N345"/>
+    <mergeCell ref="O344:O345"/>
+    <mergeCell ref="P344:T345"/>
+    <mergeCell ref="H346:I346"/>
+    <mergeCell ref="N346:O346"/>
+    <mergeCell ref="C333:C334"/>
+    <mergeCell ref="D333:H334"/>
+    <mergeCell ref="I333:I334"/>
+    <mergeCell ref="J333:N334"/>
+    <mergeCell ref="O333:O334"/>
+    <mergeCell ref="P333:T334"/>
+    <mergeCell ref="C335:C336"/>
+    <mergeCell ref="D335:H336"/>
+    <mergeCell ref="I335:I336"/>
+    <mergeCell ref="J335:N336"/>
+    <mergeCell ref="O335:O336"/>
+    <mergeCell ref="P335:T336"/>
+    <mergeCell ref="P338:T339"/>
+    <mergeCell ref="C340:C341"/>
+    <mergeCell ref="D340:H341"/>
+    <mergeCell ref="I340:I341"/>
+    <mergeCell ref="J340:N341"/>
+    <mergeCell ref="O340:O341"/>
+    <mergeCell ref="P340:T341"/>
+    <mergeCell ref="C342:C343"/>
+    <mergeCell ref="D342:H343"/>
+    <mergeCell ref="I342:I343"/>
+    <mergeCell ref="J342:N343"/>
+    <mergeCell ref="O342:O343"/>
+    <mergeCell ref="P342:T343"/>
+    <mergeCell ref="H327:I327"/>
+    <mergeCell ref="H318:I318"/>
+    <mergeCell ref="N318:O318"/>
+    <mergeCell ref="N327:O327"/>
+    <mergeCell ref="H337:I337"/>
+    <mergeCell ref="N337:O337"/>
+    <mergeCell ref="C338:C339"/>
+    <mergeCell ref="D338:H339"/>
+    <mergeCell ref="I338:I339"/>
+    <mergeCell ref="J338:N339"/>
+    <mergeCell ref="O338:O339"/>
+    <mergeCell ref="C319:C320"/>
+    <mergeCell ref="C321:C322"/>
+    <mergeCell ref="C323:C324"/>
+    <mergeCell ref="C325:C326"/>
+    <mergeCell ref="I319:I320"/>
+    <mergeCell ref="I321:I322"/>
+    <mergeCell ref="I323:I324"/>
+    <mergeCell ref="I325:I326"/>
+    <mergeCell ref="O325:O326"/>
+    <mergeCell ref="O323:O324"/>
+    <mergeCell ref="O321:O322"/>
+    <mergeCell ref="O319:O320"/>
+    <mergeCell ref="D319:H320"/>
+    <mergeCell ref="D321:H322"/>
+    <mergeCell ref="D323:H324"/>
+    <mergeCell ref="D325:H326"/>
+    <mergeCell ref="J319:N320"/>
+    <mergeCell ref="J321:N322"/>
+    <mergeCell ref="J323:N324"/>
+    <mergeCell ref="J325:N326"/>
+    <mergeCell ref="P319:T320"/>
+    <mergeCell ref="P321:T322"/>
+    <mergeCell ref="P323:T324"/>
+    <mergeCell ref="P325:T326"/>
+    <mergeCell ref="P309:T310"/>
+    <mergeCell ref="P311:T312"/>
+    <mergeCell ref="J293:J302"/>
+    <mergeCell ref="I293:I302"/>
+    <mergeCell ref="H293:H302"/>
+    <mergeCell ref="G293:G302"/>
+    <mergeCell ref="F293:F302"/>
+    <mergeCell ref="E293:E302"/>
+    <mergeCell ref="D293:D302"/>
+    <mergeCell ref="N293:N302"/>
+    <mergeCell ref="O293:O302"/>
+    <mergeCell ref="P293:P302"/>
+    <mergeCell ref="Q293:Q302"/>
+    <mergeCell ref="R293:R302"/>
+    <mergeCell ref="S293:S302"/>
+    <mergeCell ref="T293:T302"/>
+    <mergeCell ref="I309:I310"/>
+    <mergeCell ref="I311:I312"/>
+    <mergeCell ref="O309:O310"/>
+    <mergeCell ref="O311:O312"/>
+    <mergeCell ref="D309:H310"/>
+    <mergeCell ref="D311:H312"/>
+    <mergeCell ref="J309:N310"/>
+    <mergeCell ref="J311:N312"/>
+    <mergeCell ref="L271:M274"/>
+    <mergeCell ref="D275:E275"/>
+    <mergeCell ref="F275:G275"/>
+    <mergeCell ref="H275:I275"/>
+    <mergeCell ref="J275:K275"/>
+    <mergeCell ref="L275:M275"/>
+    <mergeCell ref="K293:K302"/>
+    <mergeCell ref="L293:L302"/>
+    <mergeCell ref="M293:M302"/>
+    <mergeCell ref="N256:N257"/>
+    <mergeCell ref="C262:C263"/>
+    <mergeCell ref="N262:N263"/>
+    <mergeCell ref="F255:F264"/>
+    <mergeCell ref="G255:G264"/>
+    <mergeCell ref="D255:D264"/>
+    <mergeCell ref="E255:E264"/>
+    <mergeCell ref="D277:D286"/>
+    <mergeCell ref="E277:E286"/>
+    <mergeCell ref="F277:F286"/>
+    <mergeCell ref="G277:G286"/>
+    <mergeCell ref="H277:H286"/>
+    <mergeCell ref="I277:I286"/>
+    <mergeCell ref="J277:J286"/>
+    <mergeCell ref="K277:K286"/>
+    <mergeCell ref="L277:L286"/>
+    <mergeCell ref="M277:M286"/>
+    <mergeCell ref="C278:C279"/>
+    <mergeCell ref="N278:N279"/>
+    <mergeCell ref="C284:C285"/>
+    <mergeCell ref="N284:N285"/>
+    <mergeCell ref="D271:E274"/>
+    <mergeCell ref="F271:G274"/>
+    <mergeCell ref="H271:I274"/>
+    <mergeCell ref="H218:H227"/>
+    <mergeCell ref="D236:I237"/>
+    <mergeCell ref="D234:I235"/>
+    <mergeCell ref="H255:H264"/>
+    <mergeCell ref="I255:I264"/>
+    <mergeCell ref="J255:J264"/>
+    <mergeCell ref="K255:K264"/>
+    <mergeCell ref="L255:L264"/>
+    <mergeCell ref="M255:M264"/>
+    <mergeCell ref="D239:D248"/>
+    <mergeCell ref="E239:E248"/>
+    <mergeCell ref="F239:F248"/>
+    <mergeCell ref="G239:G248"/>
+    <mergeCell ref="H239:H248"/>
+    <mergeCell ref="I239:I248"/>
+    <mergeCell ref="J234:J235"/>
+    <mergeCell ref="J236:J237"/>
+    <mergeCell ref="G186:G195"/>
+    <mergeCell ref="H186:H195"/>
+    <mergeCell ref="I186:I195"/>
+    <mergeCell ref="J186:J195"/>
+    <mergeCell ref="K186:K195"/>
+    <mergeCell ref="C240:C241"/>
+    <mergeCell ref="J240:J241"/>
+    <mergeCell ref="C246:C247"/>
+    <mergeCell ref="J246:J247"/>
+    <mergeCell ref="D202:D211"/>
+    <mergeCell ref="E202:E211"/>
+    <mergeCell ref="C203:C204"/>
+    <mergeCell ref="F203:F204"/>
+    <mergeCell ref="C209:C210"/>
+    <mergeCell ref="F209:F210"/>
+    <mergeCell ref="D218:D227"/>
+    <mergeCell ref="I218:I227"/>
+    <mergeCell ref="C219:C220"/>
+    <mergeCell ref="J219:J220"/>
+    <mergeCell ref="C225:C226"/>
+    <mergeCell ref="J225:J226"/>
+    <mergeCell ref="E218:E227"/>
+    <mergeCell ref="F218:F227"/>
+    <mergeCell ref="G218:G227"/>
+    <mergeCell ref="U186:U195"/>
+    <mergeCell ref="V186:V195"/>
+    <mergeCell ref="C181:H182"/>
+    <mergeCell ref="I181:I182"/>
+    <mergeCell ref="L181:M184"/>
+    <mergeCell ref="P181:P182"/>
+    <mergeCell ref="Q181:V182"/>
+    <mergeCell ref="C183:H184"/>
+    <mergeCell ref="I183:I184"/>
+    <mergeCell ref="P183:P184"/>
+    <mergeCell ref="Q183:V184"/>
+    <mergeCell ref="L186:L195"/>
+    <mergeCell ref="M186:M195"/>
+    <mergeCell ref="N186:N195"/>
+    <mergeCell ref="O186:O195"/>
+    <mergeCell ref="P186:P195"/>
+    <mergeCell ref="Q186:Q195"/>
+    <mergeCell ref="R186:R195"/>
+    <mergeCell ref="S186:S195"/>
+    <mergeCell ref="T186:T195"/>
+    <mergeCell ref="C186:C195"/>
+    <mergeCell ref="D186:D195"/>
+    <mergeCell ref="E186:E195"/>
+    <mergeCell ref="F186:F195"/>
+    <mergeCell ref="V165:V174"/>
+    <mergeCell ref="C177:H178"/>
+    <mergeCell ref="I177:I178"/>
+    <mergeCell ref="L177:M180"/>
+    <mergeCell ref="P177:P178"/>
+    <mergeCell ref="Q177:V178"/>
+    <mergeCell ref="C179:H180"/>
+    <mergeCell ref="I179:I180"/>
+    <mergeCell ref="P179:P180"/>
+    <mergeCell ref="Q179:V180"/>
+    <mergeCell ref="L165:L174"/>
+    <mergeCell ref="M165:M174"/>
+    <mergeCell ref="N165:N174"/>
+    <mergeCell ref="O165:O174"/>
+    <mergeCell ref="P165:P174"/>
+    <mergeCell ref="Q165:Q174"/>
+    <mergeCell ref="R165:R174"/>
+    <mergeCell ref="S165:S174"/>
+    <mergeCell ref="T165:T174"/>
+    <mergeCell ref="C165:C174"/>
+    <mergeCell ref="D165:D174"/>
+    <mergeCell ref="E165:E174"/>
+    <mergeCell ref="F165:F174"/>
+    <mergeCell ref="A3:C4"/>
+    <mergeCell ref="A17:B18"/>
+    <mergeCell ref="A24:B25"/>
+    <mergeCell ref="A41:B42"/>
+    <mergeCell ref="A48:B49"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="C39:D44"/>
+    <mergeCell ref="C46:D51"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="U124:U133"/>
+    <mergeCell ref="C124:C133"/>
+    <mergeCell ref="D124:D133"/>
+    <mergeCell ref="E124:E133"/>
+    <mergeCell ref="F124:F133"/>
+    <mergeCell ref="G124:G133"/>
+    <mergeCell ref="G165:G174"/>
+    <mergeCell ref="H165:H174"/>
+    <mergeCell ref="I165:I174"/>
+    <mergeCell ref="J165:J174"/>
+    <mergeCell ref="K165:K174"/>
+    <mergeCell ref="U165:U174"/>
+    <mergeCell ref="Q124:Q133"/>
+    <mergeCell ref="H124:H133"/>
+    <mergeCell ref="I124:I133"/>
+    <mergeCell ref="J124:J133"/>
+    <mergeCell ref="K124:K133"/>
+    <mergeCell ref="L124:L133"/>
+    <mergeCell ref="R124:R133"/>
+    <mergeCell ref="S124:S133"/>
+    <mergeCell ref="T124:T133"/>
+    <mergeCell ref="L152:M155"/>
+    <mergeCell ref="L156:M159"/>
+    <mergeCell ref="U140:U149"/>
+    <mergeCell ref="AA78:AA87"/>
+    <mergeCell ref="U78:U87"/>
+    <mergeCell ref="V78:V87"/>
+    <mergeCell ref="W78:W87"/>
+    <mergeCell ref="X78:X87"/>
+    <mergeCell ref="Y78:Y87"/>
+    <mergeCell ref="Z78:Z87"/>
+    <mergeCell ref="G78:G87"/>
+    <mergeCell ref="T78:T87"/>
+    <mergeCell ref="I78:I87"/>
+    <mergeCell ref="J78:J87"/>
+    <mergeCell ref="K78:K87"/>
+    <mergeCell ref="L78:L87"/>
+    <mergeCell ref="M78:M87"/>
+    <mergeCell ref="N78:N87"/>
+    <mergeCell ref="O78:O87"/>
+    <mergeCell ref="P78:P87"/>
+    <mergeCell ref="Q78:Q87"/>
+    <mergeCell ref="R78:R87"/>
+    <mergeCell ref="S78:S87"/>
+    <mergeCell ref="H78:H87"/>
+    <mergeCell ref="F78:F87"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C15:D20"/>
+    <mergeCell ref="C22:D27"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="C94:C103"/>
+    <mergeCell ref="D94:D103"/>
+    <mergeCell ref="E94:E103"/>
+    <mergeCell ref="F94:F103"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="C63:D68"/>
+    <mergeCell ref="C70:D70"/>
+    <mergeCell ref="C72:D72"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="C78:C87"/>
+    <mergeCell ref="D78:D87"/>
+    <mergeCell ref="E78:E87"/>
+    <mergeCell ref="G94:G103"/>
+    <mergeCell ref="H94:H103"/>
+    <mergeCell ref="I94:I103"/>
+    <mergeCell ref="J94:J103"/>
+    <mergeCell ref="K94:K103"/>
+    <mergeCell ref="L94:L103"/>
+    <mergeCell ref="M94:M103"/>
+    <mergeCell ref="N94:N103"/>
+    <mergeCell ref="O94:O103"/>
+    <mergeCell ref="P94:P103"/>
+    <mergeCell ref="Q94:Q103"/>
+    <mergeCell ref="R94:R103"/>
+    <mergeCell ref="S94:S103"/>
+    <mergeCell ref="T94:T103"/>
+    <mergeCell ref="U94:U103"/>
+    <mergeCell ref="V94:V103"/>
+    <mergeCell ref="W94:W103"/>
+    <mergeCell ref="X94:X103"/>
+    <mergeCell ref="Y94:Y103"/>
+    <mergeCell ref="Z94:Z103"/>
+    <mergeCell ref="AA94:AA103"/>
+    <mergeCell ref="C108:C117"/>
+    <mergeCell ref="D108:D117"/>
+    <mergeCell ref="E108:E117"/>
+    <mergeCell ref="F108:F117"/>
+    <mergeCell ref="G108:G117"/>
+    <mergeCell ref="H108:H117"/>
+    <mergeCell ref="I108:I117"/>
+    <mergeCell ref="J108:J117"/>
+    <mergeCell ref="K108:K117"/>
+    <mergeCell ref="L108:L117"/>
+    <mergeCell ref="M108:M117"/>
+    <mergeCell ref="N108:N117"/>
+    <mergeCell ref="O108:O117"/>
+    <mergeCell ref="P108:P117"/>
+    <mergeCell ref="Q108:Q117"/>
+    <mergeCell ref="W108:W117"/>
+    <mergeCell ref="X108:X117"/>
+    <mergeCell ref="Y108:Y117"/>
+    <mergeCell ref="Z108:Z117"/>
+    <mergeCell ref="AA108:AA117"/>
+    <mergeCell ref="R108:R117"/>
+    <mergeCell ref="S108:S117"/>
+    <mergeCell ref="T108:T117"/>
+    <mergeCell ref="U108:U117"/>
+    <mergeCell ref="V108:V117"/>
+    <mergeCell ref="C105:AA107"/>
+    <mergeCell ref="P140:P149"/>
+    <mergeCell ref="Q140:Q149"/>
+    <mergeCell ref="R140:R149"/>
+    <mergeCell ref="S140:S149"/>
+    <mergeCell ref="T140:T149"/>
+    <mergeCell ref="C140:C149"/>
+    <mergeCell ref="D140:D149"/>
+    <mergeCell ref="E140:E149"/>
+    <mergeCell ref="F140:F149"/>
+    <mergeCell ref="G140:G149"/>
+    <mergeCell ref="H140:H149"/>
+    <mergeCell ref="I140:I149"/>
+    <mergeCell ref="J140:J149"/>
+    <mergeCell ref="K140:K149"/>
+    <mergeCell ref="V124:V133"/>
+    <mergeCell ref="M124:M133"/>
+    <mergeCell ref="N124:N133"/>
+    <mergeCell ref="O124:O133"/>
+    <mergeCell ref="P124:P133"/>
+    <mergeCell ref="V140:V149"/>
+    <mergeCell ref="C152:H153"/>
+    <mergeCell ref="C154:H155"/>
+    <mergeCell ref="C156:H157"/>
+    <mergeCell ref="C158:H159"/>
+    <mergeCell ref="Q152:V153"/>
+    <mergeCell ref="Q154:V155"/>
+    <mergeCell ref="Q156:V157"/>
+    <mergeCell ref="Q158:V159"/>
+    <mergeCell ref="P152:P153"/>
+    <mergeCell ref="P154:P155"/>
+    <mergeCell ref="P156:P157"/>
+    <mergeCell ref="P158:P159"/>
+    <mergeCell ref="I152:I153"/>
+    <mergeCell ref="I154:I155"/>
+    <mergeCell ref="I156:I157"/>
+    <mergeCell ref="I158:I159"/>
+    <mergeCell ref="L140:L149"/>
+    <mergeCell ref="M140:M149"/>
+    <mergeCell ref="N140:N149"/>
+    <mergeCell ref="O140:O149"/>
     <mergeCell ref="C256:C257"/>
     <mergeCell ref="C293:C302"/>
     <mergeCell ref="J271:K274"/>
     <mergeCell ref="C385:D385"/>
     <mergeCell ref="C386:D386"/>
     <mergeCell ref="C365:D370"/>
     <mergeCell ref="E365:F370"/>
     <mergeCell ref="G365:H370"/>
     <mergeCell ref="I365:J370"/>
     <mergeCell ref="F374:G374"/>
     <mergeCell ref="F373:G373"/>
     <mergeCell ref="F375:G375"/>
     <mergeCell ref="C371:D371"/>
     <mergeCell ref="E371:F371"/>
     <mergeCell ref="G371:H371"/>
     <mergeCell ref="I371:J371"/>
     <mergeCell ref="D377:J378"/>
     <mergeCell ref="C377:C378"/>
     <mergeCell ref="C381:C382"/>
     <mergeCell ref="C379:C380"/>
     <mergeCell ref="D379:J380"/>
     <mergeCell ref="D381:J382"/>
     <mergeCell ref="C311:C312"/>
     <mergeCell ref="C309:C310"/>
-    <mergeCell ref="V140:V149"/>
-[...376 lines deleted...]
-    <mergeCell ref="N346:O346"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C77 C93 C123 C139 C164 C201 C217 C233 C254 C270 C292 C308 C317 C332 C364 AD5">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C77 C93 C123 C139 C164 C201 C217 C233 C254 C270 C292 C308 C317 C332 C364 AD5" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>"ITA,RCV"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="D2" location="'Module Layout'!B12" display="iCon"/>
-[...19 lines deleted...]
-    <hyperlink ref="N3" location="'Module Layout'!B364" display="D3/4"/>
+    <hyperlink ref="D2" location="'Module Layout'!B12" display="iCon" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+    <hyperlink ref="F2" location="'Module Layout'!B77" display="'Module Layout'!B77" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
+    <hyperlink ref="D3" location="'Module Layout'!B36" display="i2/i2MX" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
+    <hyperlink ref="D4" location="'Module Layout'!B60" display="i1" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
+    <hyperlink ref="F3" location="'Module Layout'!B93" display="'Module Layout'!B93" xr:uid="{00000000-0004-0000-0200-000004000000}"/>
+    <hyperlink ref="H2" location="'Module Layout'!B123" display="G20" xr:uid="{00000000-0004-0000-0200-000005000000}"/>
+    <hyperlink ref="H3" location="'Module Layout'!B139" display="G20X" xr:uid="{00000000-0004-0000-0200-000006000000}"/>
+    <hyperlink ref="H4" location="'Module Layout'!B164" display="G40X" xr:uid="{00000000-0004-0000-0200-000007000000}"/>
+    <hyperlink ref="J8" location="'Module Layout'!B123" display="G20" xr:uid="{00000000-0004-0000-0200-000008000000}"/>
+    <hyperlink ref="J2" location="'Module Layout'!B201" display="G2" xr:uid="{00000000-0004-0000-0200-000009000000}"/>
+    <hyperlink ref="J3" location="'Module Layout'!B217" display="G6" xr:uid="{00000000-0004-0000-0200-00000A000000}"/>
+    <hyperlink ref="J4" location="'Module Layout'!B233" display="G6X" xr:uid="{00000000-0004-0000-0200-00000B000000}"/>
+    <hyperlink ref="J5" location="'Module Layout'!B254" display="G10" xr:uid="{00000000-0004-0000-0200-00000C000000}"/>
+    <hyperlink ref="J6" location="'Module Layout'!B270" display="G10X" xr:uid="{00000000-0004-0000-0200-00000D000000}"/>
+    <hyperlink ref="J7" location="'Module Layout'!B292" display="G18" xr:uid="{00000000-0004-0000-0200-00000E000000}"/>
+    <hyperlink ref="L2" location="'Module Layout'!B308" display="S6" xr:uid="{00000000-0004-0000-0200-00000F000000}"/>
+    <hyperlink ref="L3" location="'Module Layout'!B317" display="G12" xr:uid="{00000000-0004-0000-0200-000010000000}"/>
+    <hyperlink ref="L4" location="'Module Layout'!B332" display="G12X" xr:uid="{00000000-0004-0000-0200-000011000000}"/>
+    <hyperlink ref="AD3" location="'Module Layout'!AA2" display="'Module Layout'!AA2" xr:uid="{00000000-0004-0000-0200-000012000000}"/>
+    <hyperlink ref="N2" location="'Module Layout'!B351" display="D1" xr:uid="{00000000-0004-0000-0200-000013000000}"/>
+    <hyperlink ref="N3" location="'Module Layout'!B364" display="D3/4" xr:uid="{00000000-0004-0000-0200-000014000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+      <selection activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.15234375" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="7.1796875" style="2" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="7.15234375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.84375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="23.84375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="30.69140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.23046875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="8.4609375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="15.53515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="42.15234375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.15234375" style="1"/>
+    <col min="10" max="10" width="25.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="20.4609375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="14.69140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.84375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="20.23046875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.15234375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="29" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" ht="29.15" x14ac:dyDescent="0.4">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B1" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="F1" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="G1" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="3">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F2" s="3">
         <v>1</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H2" s="3"/>
     </row>
-    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="3">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F3" s="3">
         <v>1</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H3" s="3"/>
     </row>
-    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="3">
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C4" s="3">
         <v>22</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H4" s="3"/>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="3">
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C5" s="3">
         <v>22</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H5" s="3"/>
     </row>
-    <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="3">
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C6" s="3">
         <v>22</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H6" s="3"/>
       <c r="J6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="3">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C7" s="3">
         <v>22</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H7" s="3"/>
       <c r="J7" s="3">
         <v>510161101</v>
       </c>
       <c r="K7" s="3">
         <v>410123101</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N7" s="3" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="3">
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C8" s="3">
         <v>22</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="H8" s="3"/>
       <c r="J8" s="3">
         <v>510161106</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="3">
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F9" s="3">
         <v>2</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="H9" s="3"/>
       <c r="J9" s="3" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="M9" s="3">
         <v>36</v>
       </c>
       <c r="N9" s="3" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="3">
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C10" s="3">
         <v>22</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H10" s="3"/>
       <c r="J10" s="3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="M10" s="3">
         <v>72</v>
       </c>
       <c r="N10" s="3">
         <v>36</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="3">
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C11" s="3">
         <v>22</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H11" s="3"/>
       <c r="J11" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="3" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="M11" s="3">
         <v>72</v>
       </c>
       <c r="N11" s="3">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="3">
         <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C12" s="3">
         <v>22</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="H12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
     </row>
-    <row r="13" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="3">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C13" s="3">
         <v>22</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="H13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
     </row>
-    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="3">
         <v>13</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C14" s="3">
         <v>22</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
     </row>
-    <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="3">
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C15" s="3">
         <v>22</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="H15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
     </row>
-    <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="3">
         <v>15</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C16" s="3">
         <v>22</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="H16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
     </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="3">
         <v>16</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C17" s="3">
         <v>22</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="H17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
     </row>
-    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="3">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C18" s="3">
         <v>22</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H18" s="3"/>
     </row>
-    <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="3">
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F19" s="3">
         <v>2</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H19" s="3"/>
     </row>
-    <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="3">
         <v>19</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C20" s="3">
         <v>26</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="H20" s="3"/>
     </row>
-    <row r="21" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="3">
         <v>20</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C21" s="3">
         <v>26</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H21" s="3"/>
       <c r="J21" s="3" t="s">
         <v>6</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="3">
         <v>21</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F22" s="3">
         <v>3</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="H22" s="3"/>
       <c r="J22" s="3" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>260</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="3">
         <v>22</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F23" s="3">
         <v>3</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="H23" s="3"/>
       <c r="J23" s="3" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>254</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="3">
         <v>23</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F24" s="3">
         <v>3</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="H24" s="3"/>
       <c r="J24" s="3" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>255</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="3">
         <v>24</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="H25" s="3"/>
       <c r="J25" s="3" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>256</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="3">
         <v>25</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="H26" s="3"/>
       <c r="J26" s="3"/>
-      <c r="K26" s="6"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K26" s="5"/>
+    </row>
+    <row r="27" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="3">
         <v>26</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="H27" s="3"/>
       <c r="J27" s="3"/>
-      <c r="K27" s="7"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K27" s="6"/>
+    </row>
+    <row r="28" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="3">
         <v>27</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="H28" s="3"/>
     </row>
-    <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="3">
         <v>28</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D29" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="H29" s="3"/>
     </row>
-    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="3">
         <v>29</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="H30" s="3"/>
     </row>
-    <row r="31" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="3">
         <v>30</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="H31" s="3"/>
-      <c r="J31" s="5" t="s">
+      <c r="J31" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="K31" s="5" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K31" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="3">
         <v>31</v>
       </c>
       <c r="B32" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D32" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F32" s="3">
         <v>4</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="H32" s="3"/>
-      <c r="J32" s="4" t="s">
-[...6 lines deleted...]
-    <row r="33" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J32" t="s">
+        <v>283</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="3">
         <v>32</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F33" s="3">
         <v>4</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H33" s="3"/>
-      <c r="J33" s="4" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="3">
         <v>33</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F34" s="3">
         <v>5</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H34" s="3"/>
-      <c r="J34" s="4" t="s">
-[...6 lines deleted...]
-    <row r="35" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J34" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="3">
         <v>34</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F35" s="3">
         <v>5</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H35" s="3"/>
-      <c r="J35" s="4" t="s">
-[...6 lines deleted...]
-    <row r="36" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J35" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="3">
         <v>35</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F36" s="3">
         <v>6</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H36" s="3"/>
-      <c r="J36" s="4" t="s">
-[...6 lines deleted...]
-    <row r="37" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J36" t="s">
+        <v>25</v>
+      </c>
+      <c r="K36" s="4" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="3">
         <v>36</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="F37" s="3">
         <v>6</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="H37" s="3"/>
     </row>
-    <row r="38" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="3">
         <v>37</v>
       </c>
       <c r="B38" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="E38" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="C38" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="H38" s="3"/>
     </row>
-    <row r="39" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A39" s="3">
         <v>38</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C39" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D39" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="D39" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F39" s="3">
         <v>7</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H39" s="3"/>
     </row>
-    <row r="40" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="3">
         <v>39</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F40" s="3">
         <v>7</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="H40" s="3"/>
-      <c r="J40" s="90" t="s">
-[...9 lines deleted...]
-    <row r="41" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J40" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="K40" s="71"/>
+      <c r="M40" s="70" t="s">
+        <v>78</v>
+      </c>
+      <c r="N40" s="71"/>
+    </row>
+    <row r="41" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="3">
         <v>40</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F41" s="3">
         <v>8</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="H41" s="3"/>
-      <c r="J41" s="26" t="s">
+      <c r="J41" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="K41" s="27" t="s">
-[...10 lines deleted...]
-    <row r="42" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="K41" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="M41" s="18" t="s">
+        <v>88</v>
+      </c>
+      <c r="N41" s="19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="3">
         <v>41</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F42" s="3">
         <v>8</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="H42" s="3"/>
-      <c r="J42" s="33" t="s">
-[...6 lines deleted...]
-      <c r="M42" s="35" t="s">
+      <c r="J42" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="K42" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="M42" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="N42" s="21" t="s">
         <v>82</v>
       </c>
-      <c r="N42" s="29" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="43" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="3">
         <v>42</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F43" s="3">
         <v>9</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="H43" s="3"/>
-      <c r="J43" s="32" t="s">
-[...13 lines deleted...]
-    <row r="44" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J43" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="K43" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="M43" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="N43" s="20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="3">
         <v>43</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F44" s="3">
         <v>9</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="H44" s="3"/>
-      <c r="J44" s="33" t="s">
+      <c r="J44" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="K44" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="M44" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="N44" s="19" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J45" s="23" t="s">
         <v>68</v>
       </c>
-      <c r="K44" s="29" t="s">
+      <c r="K45" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="L44" s="9"/>
-[...11 lines deleted...]
-      <c r="K45" s="28" t="s">
+      <c r="M45" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="N45" s="20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J46" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="K46" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="M46" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="N46" s="21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D47" s="44" t="s">
+        <v>276</v>
+      </c>
+      <c r="J47" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="K47" s="19" t="s">
+        <v>77</v>
+      </c>
+      <c r="M47" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="N47" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D48" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="H48" s="48"/>
+      <c r="J48" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="K48" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="L45" s="9"/>
-[...3 lines deleted...]
-      <c r="N45" s="31" t="s">
+      <c r="M48" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="N48" s="19" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="49" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J49" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K49" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="M49" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="N49" s="20" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="J50" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="K50" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="M50" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="N50" s="21" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="51" spans="7:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="G51" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="J51" s="29" t="s">
+        <v>64</v>
+      </c>
+      <c r="K51" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="M51" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="N51" s="20" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="52" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M52" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="N52" s="21" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="53" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M53" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="N53" s="20" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="54" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="H54" s="55" t="s">
+        <v>274</v>
+      </c>
+      <c r="M54" s="18" t="s">
+        <v>92</v>
+      </c>
+      <c r="N54" s="19" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="55" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="H55" s="55" t="s">
+        <v>273</v>
+      </c>
+      <c r="M55" s="24" t="s">
         <v>94</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="N48" s="27" t="s">
+      <c r="N55" s="21" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="49" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...90 lines deleted...]
-      <c r="M55" s="33" t="s">
+    <row r="56" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M56" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="N55" s="29" t="s">
+      <c r="N56" s="20" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="56" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...7 lines deleted...]
-    <row r="57" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G57" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="M57" s="33" t="s">
-[...7 lines deleted...]
-      <c r="M58" s="32" t="s">
+      <c r="M57" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="N57" s="21" t="s">
         <v>108</v>
       </c>
-      <c r="N58" s="28" t="s">
+    </row>
+    <row r="58" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M58" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="N58" s="20" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="59" spans="7:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="M59" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="N59" s="22" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="59" spans="7:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-    <row r="61" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="60" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="61" spans="7:14" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="M40:N40"/>
   </mergeCells>
   <conditionalFormatting sqref="B1:B1048576 G49:G1048576 G1:G47">
-    <cfRule type="duplicateValues" dxfId="25" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="2"/>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K32:K36">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K32:K36" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="57" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <tableParts count="4">
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">